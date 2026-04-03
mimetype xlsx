--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eae0b1b32546d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8970bb3855d4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4543536d7e743a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d003f198b44368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd075587062d1409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4543536d7e743a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66fa2e4d6554058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d003f198b44368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>