--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8970bb3855d4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eedc5133e44002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d003f198b44368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dab88ea9f04484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66fa2e4d6554058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d003f198b44368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1531c3549eb8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dab88ea9f04484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,912</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,812</x:t>
-[...80 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,966</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>