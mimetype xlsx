--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eedc5133e44002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8ca4ed401b4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dab88ea9f04484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30eb4ab9ac2435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1531c3549eb8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dab88ea9f04484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683752d37b834b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30eb4ab9ac2435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>