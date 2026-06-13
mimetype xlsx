--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8ca4ed401b4692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad8378c794e4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30eb4ab9ac2435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a7ec88ed794b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683752d37b834b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30eb4ab9ac2435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbfdf58cda14a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a7ec88ed794b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...441 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,433</x:t>
-[...33 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>