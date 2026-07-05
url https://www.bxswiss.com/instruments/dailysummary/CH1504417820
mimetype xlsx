--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad8378c794e4956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb51888b27c4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a7ec88ed794b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2637db2ed747df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbfdf58cda14a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a7ec88ed794b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d50eee8040047ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2637db2ed747df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...48 lines deleted...]
-          <x:t>0,407</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,403</x:t>
-[...43 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...16 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,339</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>