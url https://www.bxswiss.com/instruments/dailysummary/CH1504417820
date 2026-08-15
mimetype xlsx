--- v7 (2026-07-05)
+++ v8 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb51888b27c4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f2ed38e65a4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2637db2ed747df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70748ba77064429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d50eee8040047ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2637db2ed747df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcba24925aa54abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70748ba77064429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,277</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...70 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...9 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>