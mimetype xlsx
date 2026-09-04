--- v8 (2026-08-15)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f2ed38e65a4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5247786d8944ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd70748ba77064429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd675e51228e42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcba24925aa54abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd70748ba77064429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b29d228fcc74e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd675e51228e42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>