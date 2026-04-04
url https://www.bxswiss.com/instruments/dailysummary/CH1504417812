--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb379e73c4d42a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9718cd2f2e79459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90dd670c7d454156"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1ed1a7cbc143da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd577151ce4354039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90dd670c7d454156" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be4f79d71ff4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1ed1a7cbc143da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,488</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,476</x:t>
-[...43 lines deleted...]
-          <x:t>0,636</x:t>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...26 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,728</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,642</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,654</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>