--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9718cd2f2e79459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree87fc91f3114606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1ed1a7cbc143da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3690b9bd29a441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be4f79d71ff4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1ed1a7cbc143da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff923816b0ca4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3690b9bd29a441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,744</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,736</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,646</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>