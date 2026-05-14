--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree87fc91f3114606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5777e1b33504d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3690b9bd29a441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902a7e48af0a48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff923816b0ca4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3690b9bd29a441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7191baaf84a74c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902a7e48af0a48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>