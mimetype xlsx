--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5777e1b33504d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4735ae0bfdec43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902a7e48af0a48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3089b50fe34e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7191baaf84a74c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902a7e48af0a48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e6635cb1ba4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3089b50fe34e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...458 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,196</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>