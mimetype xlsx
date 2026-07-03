--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4735ae0bfdec43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e0907ffb674d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e3089b50fe34e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec1e8a45e643bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e6635cb1ba4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e3089b50fe34e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150da4fa15b8444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec1e8a45e643bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...43 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...70 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,129</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...11 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,117</x:t>
-[...247 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>