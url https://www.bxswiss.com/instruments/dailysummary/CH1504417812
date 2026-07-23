--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e0907ffb674d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0d49f9fb104a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ec1e8a45e643bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe26cfa1db1a4788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150da4fa15b8444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ec1e8a45e643bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1333830f04b4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe26cfa1db1a4788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
-[...21 lines deleted...]
-          <x:t>0,099</x:t>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>