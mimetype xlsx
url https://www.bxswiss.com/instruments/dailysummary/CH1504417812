--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0d49f9fb104a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4be691540940fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe26cfa1db1a4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc22704514b04939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1333830f04b4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe26cfa1db1a4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e00cedf9b6b4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc22704514b04939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,068</x:t>
-[...97 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>0,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>