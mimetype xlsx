--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4be691540940fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac06e6edeb9a457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc22704514b04939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c61140296c248c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e00cedf9b6b4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc22704514b04939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820acb6caf604121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c61140296c248c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>