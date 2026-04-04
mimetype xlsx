--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67fb63f7d144e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab80e734d6b44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40670507a0b446ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref48847378344807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef628065ba84d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40670507a0b446ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a39ddb8478f44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref48847378344807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,586</x:t>
-[...70 lines deleted...]
-          <x:t>1,722</x:t>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,596</x:t>
-[...43 lines deleted...]
-          <x:t>1,650</x:t>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>1,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>