--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab80e734d6b44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c1cc17bb744cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref48847378344807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6191a9b2c64ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a39ddb8478f44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref48847378344807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573bda4d5a0d4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6191a9b2c64ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,738</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,854</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>