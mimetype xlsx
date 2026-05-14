--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c1cc17bb744cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5cfb1ebefd4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6191a9b2c64ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9d8acc30ac40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573bda4d5a0d4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6191a9b2c64ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a1278aa4b143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9d8acc30ac40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>