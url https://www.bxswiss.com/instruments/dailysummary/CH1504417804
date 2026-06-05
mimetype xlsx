--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc5cfb1ebefd4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef67f0f98749a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec9d8acc30ac40e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5d73a97a8f41a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a1278aa4b143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec9d8acc30ac40e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc122a6d8f3504854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5d73a97a8f41a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>