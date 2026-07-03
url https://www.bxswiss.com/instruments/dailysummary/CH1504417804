--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef67f0f98749a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b17e623832d47eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5d73a97a8f41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d02807e57e4245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc122a6d8f3504854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5d73a97a8f41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1712ddfe9f7b4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d02807e57e4245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,131</x:t>
-[...53 lines deleted...]
-          <x:t>1,125</x:t>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,089</x:t>
-[...205 lines deleted...]
-          <x:t>1,015</x:t>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,945</x:t>
-[...26 lines deleted...]
-          <x:t>0,929</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,983</x:t>
-[...26 lines deleted...]
-          <x:t>0,973</x:t>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>