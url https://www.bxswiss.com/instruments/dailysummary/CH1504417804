--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b17e623832d47eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fadc236fcc4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d02807e57e4245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901d592954d647ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1712ddfe9f7b4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d02807e57e4245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caa49986cd84e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901d592954d647ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,957</x:t>
-[...620 lines deleted...]
-          <x:t>0,961</x:t>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>