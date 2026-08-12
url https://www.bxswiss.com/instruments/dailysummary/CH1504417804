--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fadc236fcc4e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82238a7755544cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901d592954d647ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb280a058be4240eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caa49986cd84e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901d592954d647ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcaf8e61ff8543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb280a058be4240eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,973</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>