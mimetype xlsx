--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82238a7755544cb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41401a3ba5134989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb280a058be4240eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f4d7b63c674106"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcaf8e61ff8543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb280a058be4240eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71ff6cd4c4a4b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f4d7b63c674106" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,953</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,911</x:t>
-[...264 lines deleted...]
-          <x:t>0,993</x:t>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,847</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>