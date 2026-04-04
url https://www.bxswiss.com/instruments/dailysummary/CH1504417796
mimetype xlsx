--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cacb7427334cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3005fffcfe545f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25951a67c4549b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef644e450994d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39814da85bf04941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25951a67c4549b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526bfdf428574895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef644e450994d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,714</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
-[...43 lines deleted...]
-          <x:t>0,824</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,824</x:t>
-[...70 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>