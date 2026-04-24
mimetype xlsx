--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3005fffcfe545f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f9ebfb42714ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcef644e450994d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6751d32279e64999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526bfdf428574895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcef644e450994d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661b861c1e7b43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6751d32279e64999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>