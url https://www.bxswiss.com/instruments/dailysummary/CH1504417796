--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f9ebfb42714ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1009cd7b1ff44e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6751d32279e64999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2094e49929254a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661b861c1e7b43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6751d32279e64999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064f44bec9f64eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2094e49929254a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>