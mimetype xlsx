--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1009cd7b1ff44e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93686c383fce4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2094e49929254a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0f4f7a231148f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R064f44bec9f64eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2094e49929254a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31dd7b37e95472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0f4f7a231148f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>