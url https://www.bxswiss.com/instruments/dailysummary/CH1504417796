--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93686c383fce4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6341001c8f464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0f4f7a231148f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4579b30c0744ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc31dd7b37e95472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0f4f7a231148f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c334cde49ea4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4579b30c0744ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,403</x:t>
-[...26 lines deleted...]
-          <x:t>0,393</x:t>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>