--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6341001c8f464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb705a9d6f7664a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4579b30c0744ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55185b4b9b384e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c334cde49ea4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4579b30c0744ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d5967e890a40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55185b4b9b384e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,267</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>0,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...161 lines deleted...]
-          <x:t>0,279</x:t>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>