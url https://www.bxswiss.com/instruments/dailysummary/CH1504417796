--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb705a9d6f7664a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd23ca0f799c4455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55185b4b9b384e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8a7e880c0b422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d5967e890a40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55185b4b9b384e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a776028f929459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8a7e880c0b422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,249</x:t>
-[...53 lines deleted...]
-          <x:t>0,239</x:t>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...183 lines deleted...]
-          <x:t>0,199</x:t>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>0,203</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>