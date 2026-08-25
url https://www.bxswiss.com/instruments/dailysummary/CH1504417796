--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd23ca0f799c4455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5140fe52a00c4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8a7e880c0b422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a1a4893fad49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a776028f929459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8a7e880c0b422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ab3bf829094358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a1a4893fad49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,219</x:t>
-[...43 lines deleted...]
-          <x:t>0,213</x:t>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...75 lines deleted...]
-          <x:t>0,199</x:t>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>