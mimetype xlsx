--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5140fe52a00c4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eadcc21dc3046fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61a1a4893fad49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11866f42a7ca46f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ab3bf829094358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61a1a4893fad49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2285e168cb429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11866f42a7ca46f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,149</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...43 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...4 lines deleted...]
-          <x:t>0,131</x:t>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,127</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...80 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>