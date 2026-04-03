--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496aeac8014f4205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49004d15cc44390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d9be11f0774098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcb2227454840c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30b5ed6876a4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d9be11f0774098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8f82a246f74cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcb2227454840c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,464</x:t>
-[...11 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>