--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49004d15cc44390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2daed4adb8e7407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcb2227454840c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8b5f4cebe74f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8f82a246f74cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcb2227454840c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16ae71a205d40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8b5f4cebe74f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,600</x:t>
-[...468 lines deleted...]
-          <x:t>0,582</x:t>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>