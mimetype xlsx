--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2daed4adb8e7407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42105060df74314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8b5f4cebe74f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96044c76c55141d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb16ae71a205d40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8b5f4cebe74f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae052bba48f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96044c76c55141d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>