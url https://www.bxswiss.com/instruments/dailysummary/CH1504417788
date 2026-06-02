--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42105060df74314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6365c50192fa430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96044c76c55141d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc844d652bfad481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ae052bba48f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96044c76c55141d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741fc36d46a1405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc844d652bfad481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>