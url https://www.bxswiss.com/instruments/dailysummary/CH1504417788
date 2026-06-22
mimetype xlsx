--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6365c50192fa430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6624cdd32df84e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc844d652bfad481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad8846bd3eb4a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741fc36d46a1405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc844d652bfad481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c22729e634245d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad8846bd3eb4a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...43 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,117</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>