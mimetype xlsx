--- v7 (2026-06-22)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6624cdd32df84e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a5922e2001418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad8846bd3eb4a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539a0da7857e4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c22729e634245d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad8846bd3eb4a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebc555e27834d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539a0da7857e4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,143</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,131</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>