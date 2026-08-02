--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a5922e2001418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09e44825244bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539a0da7857e4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50e7c5fe4e349e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ebc555e27834d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539a0da7857e4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec60619b5de947e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50e7c5fe4e349e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,117</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>