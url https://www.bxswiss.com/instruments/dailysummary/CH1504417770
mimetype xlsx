--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f955a2942ef48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37a56f1235b42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e8f2dcbd884c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc745a5972b4373"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe991795cfc41a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e8f2dcbd884c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ae71ca015a486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc745a5972b4373" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,650</x:t>
-[...70 lines deleted...]
-          <x:t>0,758</x:t>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>1,046</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>0,892</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>