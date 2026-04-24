--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37a56f1235b42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33debccf80c44241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc745a5972b4373"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1784769ff9574375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ae71ca015a486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc745a5972b4373" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7dd59a12e04c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1784769ff9574375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,788</x:t>
-[...166 lines deleted...]
-          <x:t>0,712</x:t>
+          <x:t>0,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>