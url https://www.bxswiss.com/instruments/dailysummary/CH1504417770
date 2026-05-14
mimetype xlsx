--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33debccf80c44241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f448297ac0140cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1784769ff9574375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6cb8ee5fb94a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7dd59a12e04c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1784769ff9574375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e0c6992ada493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6cb8ee5fb94a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,576</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>