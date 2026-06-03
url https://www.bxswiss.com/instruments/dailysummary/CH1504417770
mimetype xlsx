--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f448297ac0140cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada498bee9904d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd6cb8ee5fb94a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acc4844936d42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e0c6992ada493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd6cb8ee5fb94a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0b974f8f4145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acc4844936d42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>