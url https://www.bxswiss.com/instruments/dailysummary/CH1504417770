--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada498bee9904d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f546dbfbdaa4ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acc4844936d42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d2920b42fd45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0b974f8f4145b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acc4844936d42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf591e773909c4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d2920b42fd45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...26 lines deleted...]
-          <x:t>0,289</x:t>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,267</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,259</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>