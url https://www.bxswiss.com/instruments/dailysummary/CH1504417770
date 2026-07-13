--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f546dbfbdaa4ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4ffab5d81a4aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d2920b42fd45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac9327df64d44e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf591e773909c4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d2920b42fd45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4fa8f959b34b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac9327df64d44e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,309</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,289</x:t>
-[...16 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,259</x:t>
-[...222 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,247</x:t>
-[...26 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...107 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>