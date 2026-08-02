--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4ffab5d81a4aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9119f66615eb48e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac9327df64d44e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra12541030e224fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4fa8f959b34b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac9327df64d44e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64628a03324c4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra12541030e224fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,247</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...33 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...161 lines deleted...]
-          <x:t>0,187</x:t>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>