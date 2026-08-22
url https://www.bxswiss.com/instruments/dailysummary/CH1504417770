--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9119f66615eb48e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd6c2a25cd6460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra12541030e224fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra22e9d4ded4e445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64628a03324c4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra12541030e224fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab8cf4651114fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra22e9d4ded4e445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,219</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...183 lines deleted...]
-          <x:t>0,185</x:t>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...370 lines deleted...]
-          <x:t>0,189</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>