--- v0 (2026-01-11)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a21823043054257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3b16532b5e4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd79bf90baad64dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cda0b656f14131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a308ef4d394a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd79bf90baad64dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934008eedf7b45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cda0b656f14131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,324 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...291 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>