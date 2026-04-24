--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3b16532b5e4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b50f2b3f2d04042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cda0b656f14131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd6a1f5c0744313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R934008eedf7b45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cda0b656f14131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d73b75da13457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd6a1f5c0744313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,458</x:t>
-[...107 lines deleted...]
-          <x:t>0,482</x:t>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,526</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>