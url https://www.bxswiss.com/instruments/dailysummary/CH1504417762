--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b50f2b3f2d04042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ad6734cfc54f9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd6a1f5c0744313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dc58789cfb4cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1d73b75da13457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd6a1f5c0744313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc8366d07754cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dc58789cfb4cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,358</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,322</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>