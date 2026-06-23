--- v3 (2026-05-14)
+++ v4 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ad6734cfc54f9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d13d843946c4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dc58789cfb4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac19376e68f4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc8366d07754cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dc58789cfb4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca17c2b5348a49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac19376e68f4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>