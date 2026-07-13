--- v4 (2026-06-23)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d13d843946c4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0fa271ca5347ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ac19376e68f4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa0a95daaf64282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca17c2b5348a49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ac19376e68f4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc3f13b5a95424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa0a95daaf64282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,143</x:t>
-[...21 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,109</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,086</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>