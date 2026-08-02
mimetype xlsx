--- v5 (2026-07-13)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d0fa271ca5347ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f91a6045269487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa0a95daaf64282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d78a90c26e4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc3f13b5a95424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa0a95daaf64282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fda1a69160a4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d78a90c26e4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,071</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...38 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...38 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...80 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>