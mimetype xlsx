--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f91a6045269487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf699388fb9d640d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d78a90c26e4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9e238feec3421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fda1a69160a4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d78a90c26e4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189ce65fb58f4f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9e238feec3421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...38 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,058</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...151 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>