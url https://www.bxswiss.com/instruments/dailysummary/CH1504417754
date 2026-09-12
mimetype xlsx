--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f07ab6e46284348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6ef1efe15f4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8c2052043480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac7311099f94ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57865e825a914a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8c2052043480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59425776d2a480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac7311099f94ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,399</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>4,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,157</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>