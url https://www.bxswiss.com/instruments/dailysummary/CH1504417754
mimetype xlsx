--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6ef1efe15f4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde1982f84fd46c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac7311099f94ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf172a0f8ebb14896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59425776d2a480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac7311099f94ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73fa793e9164eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf172a0f8ebb14896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,820</x:t>
-[...80 lines deleted...]
-          <x:t>3,676</x:t>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,562</x:t>
-[...16 lines deleted...]
-          <x:t>3,640</x:t>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,544</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>3,366</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>