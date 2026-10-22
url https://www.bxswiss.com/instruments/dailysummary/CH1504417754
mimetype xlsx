--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde1982f84fd46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8bf66e1c724a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf172a0f8ebb14896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R523abe62cda54fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73fa793e9164eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf172a0f8ebb14896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbca9da043fd4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R523abe62cda54fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,662</x:t>
-[...151 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,488</x:t>
-[...468 lines deleted...]
-          <x:t>3,170</x:t>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>