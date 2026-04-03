--- v1 (2026-02-22)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e1f9776efc43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a79979d251a45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra679bf090bcc40c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd673e0b298df4714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f273e629e7e4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra679bf090bcc40c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356984a71f7e40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd673e0b298df4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,639</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>