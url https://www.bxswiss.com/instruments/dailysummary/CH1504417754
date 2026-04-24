--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a79979d251a45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256ae31974644b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd673e0b298df4714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra844a5bc05a54640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R356984a71f7e40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd673e0b298df4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd6930f4e77408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra844a5bc05a54640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,626</x:t>
-[...107 lines deleted...]
-          <x:t>1,564</x:t>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,424</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,380</x:t>
-[...495 lines deleted...]
-          <x:t>1,074</x:t>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>