--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256ae31974644b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b71f5bd638c400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra844a5bc05a54640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22acdade33944cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd6930f4e77408f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra844a5bc05a54640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20470edaf7342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22acdade33944cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>