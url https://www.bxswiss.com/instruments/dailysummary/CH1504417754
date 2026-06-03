--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b71f5bd638c400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fe16583c074c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22acdade33944cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9230c760dd0e4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20470edaf7342a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22acdade33944cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f8b5dfc8a4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9230c760dd0e4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>