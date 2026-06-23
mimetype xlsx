--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fe16583c074c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749acde223494f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9230c760dd0e4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efcefd82ec94350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86f8b5dfc8a4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9230c760dd0e4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd701ae499dd4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efcefd82ec94350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,931</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,851</x:t>
-[...264 lines deleted...]
-          <x:t>3,271</x:t>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,125</x:t>
-[...188 lines deleted...]
-          <x:t>3,993</x:t>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>