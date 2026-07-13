--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749acde223494f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994ba713acd84872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1efcefd82ec94350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e32c4b3aea4c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd701ae499dd4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1efcefd82ec94350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960ca72943844027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e32c4b3aea4c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>3,557</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,929</x:t>
-[...156 lines deleted...]
-          <x:t>3,581</x:t>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>