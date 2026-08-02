--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R994ba713acd84872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda907ae0c3e6485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3e32c4b3aea4c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cfddde94164b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960ca72943844027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3e32c4b3aea4c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52678ca9599f45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cfddde94164b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>3,581</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,579</x:t>
-[...274 lines deleted...]
-          <x:t>3,205</x:t>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>3,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>3,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>