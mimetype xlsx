--- v8 (2026-08-02)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda907ae0c3e6485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f07ab6e46284348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cfddde94164b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37e8c2052043480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52678ca9599f45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cfddde94164b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57865e825a914a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37e8c2052043480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,205</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>3,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,237</x:t>
-[...16 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,287</x:t>
-[...252 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>