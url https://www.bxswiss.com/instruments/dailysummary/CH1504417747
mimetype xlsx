--- v8 (2026-08-22)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d83525f82f74c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9584d04d37be4db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611e52eb207d45ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0767c1adc74118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc689a192dc84b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611e52eb207d45ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e8056e0ce248c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0767c1adc74118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>4,808</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,512</x:t>
-[...11 lines deleted...]
-          <x:t>4,444</x:t>
+          <x:t>4,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,349</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>4,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,656</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>