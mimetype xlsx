--- v9 (2026-09-11)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9584d04d37be4db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cd3f193e554c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0767c1adc74118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945b135ce02047d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e8056e0ce248c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0767c1adc74118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c6985e7c9e4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945b135ce02047d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>3,894</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,886</x:t>
-[...21 lines deleted...]
-          <x:t>3,940</x:t>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>25.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,064</x:t>
-[...43 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,160</x:t>
-[...306 lines deleted...]
-          <x:t>3,752</x:t>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>