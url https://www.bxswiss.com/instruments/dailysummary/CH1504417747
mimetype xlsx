--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cd3f193e554c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38af0924fdb4fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945b135ce02047d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c33cfc45c4f4813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c6985e7c9e4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945b135ce02047d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f22cbdc21a4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c33cfc45c4f4813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,914</x:t>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,708</x:t>
-[...620 lines deleted...]
-          <x:t>3,910</x:t>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>