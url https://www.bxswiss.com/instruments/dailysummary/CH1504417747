--- v1 (2026-03-14)
+++ v2 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09711888dc5b4f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df052a4d8c642f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6295ea5f1c4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fddfaab7224810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993341fd298e4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6295ea5f1c4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e410ef0399466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fddfaab7224810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...495 lines deleted...]
-          <x:t>1,772</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,618</x:t>
-[...21 lines deleted...]
-          <x:t>1,416</x:t>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,604</x:t>
-[...9 lines deleted...]
-          <x:t>1,490</x:t>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>