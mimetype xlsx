--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df052a4d8c642f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ce9167a36747c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fddfaab7224810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160a792ed76a4597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e410ef0399466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fddfaab7224810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f43022b92e4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160a792ed76a4597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>