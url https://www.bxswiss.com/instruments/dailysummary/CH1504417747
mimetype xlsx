--- v3 (2026-05-13)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ce9167a36747c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ba03ce0e3142db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R160a792ed76a4597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88af2df45294e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f43022b92e4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R160a792ed76a4597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8aa8ebb7ed84072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88af2df45294e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>