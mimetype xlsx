--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ba03ce0e3142db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b435b07c794a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88af2df45294e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7d4a536c5a461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8aa8ebb7ed84072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88af2df45294e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db4e845064e4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7d4a536c5a461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,829</x:t>
-[...129 lines deleted...]
-          <x:t>3,689</x:t>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,827</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>4,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>