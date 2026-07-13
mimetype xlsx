--- v5 (2026-06-23)
+++ v6 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b435b07c794a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8070632bf864b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7d4a536c5a461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac51e7cc7a74fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db4e845064e4720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7d4a536c5a461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2780c20b636d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac51e7cc7a74fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,689</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,827</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,509</x:t>
-[...225 lines deleted...]
-          <x:t>3,827</x:t>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>