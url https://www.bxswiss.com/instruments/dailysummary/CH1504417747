--- v6 (2026-07-13)
+++ v7 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8070632bf864b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efd9d52c81a4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac51e7cc7a74fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4639ca5c8e04d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2780c20b636d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac51e7cc7a74fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec6f6daf6464466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4639ca5c8e04d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,201</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,127</x:t>
-[...566 lines deleted...]
-          <x:t>3,879</x:t>
+          <x:t>3,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>