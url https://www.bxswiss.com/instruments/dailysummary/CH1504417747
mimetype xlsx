--- v7 (2026-08-02)
+++ v8 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efd9d52c81a4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d83525f82f74c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4639ca5c8e04d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611e52eb207d45ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec6f6daf6464466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4639ca5c8e04d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc689a192dc84b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611e52eb207d45ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,771</x:t>
-[...259 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,959</x:t>
-[...333 lines deleted...]
-          <x:t>3,119</x:t>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>