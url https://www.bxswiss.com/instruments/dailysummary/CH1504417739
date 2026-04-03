--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81447c00941a40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6f2b2cb37441db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610f8219f1574f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28055f9c67694e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49febd45abe74a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610f8219f1574f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489a6bce177f4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28055f9c67694e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>