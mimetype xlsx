--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6f2b2cb37441db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18f66bbc88b4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28055f9c67694e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbedf19492c11474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489a6bce177f4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28055f9c67694e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e110425df445a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbedf19492c11474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...21 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>0,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>