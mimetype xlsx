--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18f66bbc88b4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e10ac271374a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbedf19492c11474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c0b16fced84871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e110425df445a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbedf19492c11474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e3aceff4ca457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c0b16fced84871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,124</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>