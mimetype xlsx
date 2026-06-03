--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e10ac271374a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a4b53739e841fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c0b16fced84871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f477a0a0fc47af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e3aceff4ca457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c0b16fced84871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf922606be445bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f477a0a0fc47af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>