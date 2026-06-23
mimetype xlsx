--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a4b53739e841fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f31c844f4c440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f477a0a0fc47af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b00f810350541c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccf922606be445bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f477a0a0fc47af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb800cae9ad4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b00f810350541c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,731</x:t>
-[...220 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,089</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>