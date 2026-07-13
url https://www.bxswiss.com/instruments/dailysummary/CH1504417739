--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f31c844f4c440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7623fcc4a0684d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b00f810350541c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bf18ae9a9c4582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fb800cae9ad4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b00f810350541c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ede6cf171c24e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bf18ae9a9c4582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,781</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>0,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,725</x:t>
-[...26 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,521</x:t>
-[...16 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>