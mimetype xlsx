--- v8 (2026-07-13)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7623fcc4a0684d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130ec2da59004279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47bf18ae9a9c4582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590de7a2e1094a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ede6cf171c24e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47bf18ae9a9c4582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b00494904e4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590de7a2e1094a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,589</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
+          <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,449</x:t>
-[...306 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>