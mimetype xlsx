--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130ec2da59004279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86249b7f3e54b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590de7a2e1094a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e04b6c744ff4fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b00494904e4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590de7a2e1094a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0f12086e6a45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e04b6c744ff4fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...16 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,373</x:t>
-[...16 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,311</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>0,437</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>