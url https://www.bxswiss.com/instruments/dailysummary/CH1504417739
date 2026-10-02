--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86249b7f3e54b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a5777c38f54a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e04b6c744ff4fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e03058665f24fb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0f12086e6a45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e04b6c744ff4fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcc63148906447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e03058665f24fb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...16 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>