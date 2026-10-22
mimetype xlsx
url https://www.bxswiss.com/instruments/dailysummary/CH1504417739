--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a5777c38f54a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79df10ce54b4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e03058665f24fb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1257220136468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcc63148906447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e03058665f24fb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd492b5a94318455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1257220136468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...16 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,329</x:t>
-[...151 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,235</x:t>
-[...70 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,181</x:t>
-[...323 lines deleted...]
-          <x:t>0,153</x:t>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>