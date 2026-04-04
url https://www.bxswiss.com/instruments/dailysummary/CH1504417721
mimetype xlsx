--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafdbbec8fc1e4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a47d0df112415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23509f97125841f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e15679c18d34c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re46be484701b4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23509f97125841f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8ab4f53a584913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e15679c18d34c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>