--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a47d0df112415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcce2f2fab4e48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e15679c18d34c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1959d5e616949fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8ab4f53a584913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e15679c18d34c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d80245bfdf747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1959d5e616949fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>0,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>