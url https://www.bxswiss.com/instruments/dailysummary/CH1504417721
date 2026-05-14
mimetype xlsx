--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcce2f2fab4e48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96700ee31c14527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1959d5e616949fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897f43722ee24780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d80245bfdf747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1959d5e616949fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a83b51b18ea4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897f43722ee24780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,128</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>