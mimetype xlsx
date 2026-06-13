--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96700ee31c14527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f6af7874f04c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R897f43722ee24780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c00fc277204e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a83b51b18ea4314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R897f43722ee24780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b317d238a1d4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c00fc277204e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...166 lines deleted...]
-          <x:t>0,881</x:t>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>