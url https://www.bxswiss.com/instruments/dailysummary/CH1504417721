--- v6 (2026-06-13)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f6af7874f04c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d09db71d9344fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c00fc277204e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9072607e2eb84b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b317d238a1d4b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c00fc277204e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540c3de226fe4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9072607e2eb84b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,041</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,761</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...367 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,803</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>