--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d09db71d9344fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc276d203de94e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9072607e2eb84b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d99f3525a9d450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R540c3de226fe4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9072607e2eb84b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87f17ccacb84d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d99f3525a9d450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,541</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,593</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,521</x:t>
-[...232 lines deleted...]
-          <x:t>0,585</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,647</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>