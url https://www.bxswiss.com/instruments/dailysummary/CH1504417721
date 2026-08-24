--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc276d203de94e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16289c3f77de4510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d99f3525a9d450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c768765e8a4666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87f17ccacb84d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d99f3525a9d450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f80e9d17d5469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c768765e8a4666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,703</x:t>
-[...16 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,607</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>0,293</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>