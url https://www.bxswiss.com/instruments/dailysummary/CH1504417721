--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16289c3f77de4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00023286ea3d4b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c768765e8a4666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re84a3eba185e4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f80e9d17d5469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c768765e8a4666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ebe5b44c7743d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re84a3eba185e4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...48 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,303</x:t>
-[...97 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,279</x:t>
-[...404 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>