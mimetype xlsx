--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5624d149164045d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1dd0096a6c41b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82114436b683428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b677c1dd68b46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf450f5925b424e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82114436b683428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db6da27a39c4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b677c1dd68b46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>