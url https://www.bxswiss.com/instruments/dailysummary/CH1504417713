--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1dd0096a6c41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7b30fa320d44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b677c1dd68b46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b16ef7c858491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db6da27a39c4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b677c1dd68b46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6cb546b30e46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b16ef7c858491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,984</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,890</x:t>
-[...38 lines deleted...]
-          <x:t>2,012</x:t>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>1,414</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>