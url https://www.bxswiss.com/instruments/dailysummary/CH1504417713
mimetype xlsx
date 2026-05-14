--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7b30fa320d44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca94bac20404a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b16ef7c858491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95daf91858ba4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e6cb546b30e46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b16ef7c858491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ebb48a09e114928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95daf91858ba4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,084</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>