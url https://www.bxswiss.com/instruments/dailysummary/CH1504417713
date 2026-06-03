--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca94bac20404a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ad6a22c718441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95daf91858ba4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488fdc8ee55e493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ebb48a09e114928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95daf91858ba4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf5e8fd774145e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488fdc8ee55e493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>