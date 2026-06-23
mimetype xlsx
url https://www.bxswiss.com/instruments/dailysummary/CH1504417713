--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ad6a22c718441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49802b8548e843e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488fdc8ee55e493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16889a97c07f4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf5e8fd774145e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488fdc8ee55e493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b837c4464104784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16889a97c07f4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,221</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>12.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,801</x:t>
-[...75 lines deleted...]
-          <x:t>4,171</x:t>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>4,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>