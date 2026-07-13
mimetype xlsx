--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49802b8548e843e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882dca0419bb4953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16889a97c07f4519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cffd1d016a407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b837c4464104784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16889a97c07f4519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647ee572b6c246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cffd1d016a407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>4,279</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,729</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,521</x:t>
-[...11 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,623</x:t>
-[...178 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,431</x:t>
-[...9 lines deleted...]
-          <x:t>4,203</x:t>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>