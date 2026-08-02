--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882dca0419bb4953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e75fd740a542fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1cffd1d016a407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611c629283d74727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647ee572b6c246b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1cffd1d016a407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d34fd33f9324d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611c629283d74727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>4,121</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,981</x:t>
-[...151 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,151</x:t>
-[...198 lines deleted...]
-          <x:t>4,265</x:t>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>