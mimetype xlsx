--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98e75fd740a542fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8339b75819bd46d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611c629283d74727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff813319bc44ee1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d34fd33f9324d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611c629283d74727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a72a3c3e314742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff813319bc44ee1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,151</x:t>
-[...242 lines deleted...]
-          <x:t>4,323</x:t>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,351</x:t>
-[...333 lines deleted...]
-          <x:t>3,475</x:t>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>