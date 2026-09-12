--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8339b75819bd46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62473d78be6443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff813319bc44ee1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e49f70ee104a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a72a3c3e314742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff813319bc44ee1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772f9c127b6d4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e49f70ee104a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,750</x:t>
-[...360 lines deleted...]
-          <x:t>4,393</x:t>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>