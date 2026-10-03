--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62473d78be6443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044ad691f9e042ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e49f70ee104a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9712844e1f4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772f9c127b6d4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e49f70ee104a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe005a486df4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9712844e1f4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>4,347</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>4,291</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,433</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,393</x:t>
-[...404 lines deleted...]
-          <x:t>4,162</x:t>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>