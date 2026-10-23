--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044ad691f9e042ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf33f4783244565" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b9712844e1f4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634d05860b784e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe005a486df4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b9712844e1f4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52403cf1feee4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634d05860b784e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,321</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,217</x:t>
-[...11 lines deleted...]
-          <x:t>4,203</x:t>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,113</x:t>
-[...16 lines deleted...]
-          <x:t>4,137</x:t>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,915</x:t>
-[...237 lines deleted...]
-          <x:t>4,717</x:t>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>4,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,103</x:t>
-[...80 lines deleted...]
-          <x:t>4,333</x:t>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>