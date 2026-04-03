--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69776b6eec694cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79344941f68a4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266ad88f333c4d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2fa311d7224ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f8651180424e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266ad88f333c4d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a049a330bde4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2fa311d7224ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,346</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,318</x:t>
-[...6 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,252</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,196</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>