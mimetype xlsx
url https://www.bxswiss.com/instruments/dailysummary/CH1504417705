--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79344941f68a4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c60ef71f8248a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2fa311d7224ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e5aa251d284f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a049a330bde4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2fa311d7224ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5634d073ee1140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e5aa251d284f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,282</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>0,116</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>