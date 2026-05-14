--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c60ef71f8248a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82134912569443bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e5aa251d284f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3417fcc0ce5e43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5634d073ee1140c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e5aa251d284f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565a007a96af4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3417fcc0ce5e43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>0,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>