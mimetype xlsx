--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82134912569443bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1adee4398a4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3417fcc0ce5e43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6726ae4ef7214512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R565a007a96af4c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3417fcc0ce5e43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d644a061a87439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6726ae4ef7214512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...485 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,909</x:t>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,901</x:t>
-[...80 lines deleted...]
-          <x:t>0,979</x:t>
+          <x:t>0,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>