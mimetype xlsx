--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a1adee4398a4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adc83a4b1c14fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6726ae4ef7214512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c6760a520341a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d644a061a87439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6726ae4ef7214512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeccd1ec57f34beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c6760a520341a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,089</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,079</x:t>
-[...264 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,931</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,665</x:t>
-[...242 lines deleted...]
-          <x:t>0,817</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>