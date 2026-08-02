--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adc83a4b1c14fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a91dca6faa4dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9c6760a520341a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd53f363ca0465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeccd1ec57f34beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9c6760a520341a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda6faa062b94d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd53f363ca0465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...259 lines deleted...]
-          <x:t>0,591</x:t>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,591</x:t>
-[...269 lines deleted...]
-          <x:t>0,759</x:t>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>