--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a91dca6faa4dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a343d23de5e453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd53f363ca0465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0388dd65bf44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda6faa062b94d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd53f363ca0465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22faa33149b4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0388dd65bf44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,769</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,743</x:t>
-[...65 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...43 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...247 lines deleted...]
-          <x:t>0,347</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>