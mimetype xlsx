--- v9 (2026-08-22)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a343d23de5e453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496f094b4c7942a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f0388dd65bf44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbf7ba230a3545a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22faa33149b4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f0388dd65bf44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa596a43213f4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbf7ba230a3545a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,517</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,331</x:t>
-[...490 lines deleted...]
-          <x:t>0,611</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>