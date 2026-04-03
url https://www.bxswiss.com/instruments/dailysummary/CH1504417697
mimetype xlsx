--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27b41d79931a4c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7971b98f144664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fac74dbeefb404b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08191460f38400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999991def9554517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fac74dbeefb404b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref900fa6684f4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08191460f38400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,360</x:t>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,350</x:t>
-[...119 lines deleted...]
-          <x:t>0,250</x:t>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
+          <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,280</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
-[...16 lines deleted...]
-          <x:t>0,262</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>