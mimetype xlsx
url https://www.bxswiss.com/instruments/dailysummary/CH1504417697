--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7971b98f144664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e0c49b3b57474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08191460f38400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf674fb83ccd74c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref900fa6684f4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08191460f38400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea93f5e39914dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf674fb83ccd74c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,326</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,308</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>