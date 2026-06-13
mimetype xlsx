--- v3 (2026-04-26)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e0c49b3b57474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8fda6d9a6c4029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf674fb83ccd74c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd59f18ab3b3411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea93f5e39914dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf674fb83ccd74c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12f5bef2d0a42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd59f18ab3b3411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,514</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>