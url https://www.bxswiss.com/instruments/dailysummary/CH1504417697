--- v4 (2026-06-13)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c8fda6d9a6c4029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4044eff1b80347ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd59f18ab3b3411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3db251f8334f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12f5bef2d0a42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd59f18ab3b3411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35ff73d326b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3db251f8334f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,001</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,997</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>1,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>