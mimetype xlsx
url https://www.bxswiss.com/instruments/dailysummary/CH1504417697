--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4044eff1b80347ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3324780356ce4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3db251f8334f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab88c9713e24892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35ff73d326b4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3db251f8334f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77df98e7f9fb436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab88c9713e24892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...26 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,567</x:t>
-[...188 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>0,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>