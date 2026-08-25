--- v6 (2026-08-04)
+++ v7 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3324780356ce4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042da57d94c84658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab88c9713e24892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a290346cc640c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77df98e7f9fb436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab88c9713e24892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ed21d94f364346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a290346cc640c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,589</x:t>
-[...328 lines deleted...]
-          <x:t>1,053</x:t>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>