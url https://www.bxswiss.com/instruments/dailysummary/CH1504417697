--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042da57d94c84658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6753ce92f83c4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a290346cc640c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b30ef738d414f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ed21d94f364346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a290346cc640c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fb930e5934892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b30ef738d414f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,639</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>0,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>