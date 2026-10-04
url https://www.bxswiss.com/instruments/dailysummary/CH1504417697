--- v8 (2026-09-14)
+++ v9 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6753ce92f83c4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826d52cd71a74f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b30ef738d414f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23127f59f0246fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26fb930e5934892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b30ef738d414f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68571341b204436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23127f59f0246fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,693</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,671</x:t>
-[...80 lines deleted...]
-          <x:t>0,577</x:t>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>