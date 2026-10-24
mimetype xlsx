--- v9 (2026-10-04)
+++ v10 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826d52cd71a74f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000137675cc24c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23127f59f0246fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997d6948547d42e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68571341b204436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23127f59f0246fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf27cbbe61340c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997d6948547d42e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,552</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,506</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,424</x:t>
-[...431 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>