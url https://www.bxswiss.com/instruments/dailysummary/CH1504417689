--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a05fd359dd4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857ec5a0f908486d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddc31453ab74959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8aa011e9693448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc653e78708724efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddc31453ab74959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20ed887dac8499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8aa011e9693448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,767</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,779</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>4,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>