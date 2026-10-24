--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857ec5a0f908486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da70a374a824bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8aa011e9693448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67da2d52bbd04838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20ed887dac8499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8aa011e9693448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b15bea517f94b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67da2d52bbd04838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,465</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>4,189</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,377</x:t>
-[...269 lines deleted...]
-          <x:t>4,779</x:t>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>