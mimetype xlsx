--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10363501b0d4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781b5e1c5b6d4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d11d60b5ebc41de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba5a70b0b6142b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7313fe0fb1dd4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d11d60b5ebc41de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f3362bc4344982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba5a70b0b6142b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,368</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,328</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,268</x:t>
-[...242 lines deleted...]
-          <x:t>1,908</x:t>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>