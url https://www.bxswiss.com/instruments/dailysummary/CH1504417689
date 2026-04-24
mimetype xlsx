--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781b5e1c5b6d4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf658a936a9ca4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ba5a70b0b6142b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215200c0036a4ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f3362bc4344982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ba5a70b0b6142b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aa6e8c253b4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215200c0036a4ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,344</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,194</x:t>
-[...539 lines deleted...]
-          <x:t>1,614</x:t>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>