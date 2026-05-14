--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf658a936a9ca4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722d936ef1d94d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215200c0036a4ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4de0aced0b41ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2aa6e8c253b4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215200c0036a4ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ad6f724cd149a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4de0aced0b41ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,354</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>