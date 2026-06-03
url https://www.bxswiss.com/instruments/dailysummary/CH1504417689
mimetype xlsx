--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722d936ef1d94d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca457a6e69734b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4de0aced0b41ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126649f0ae164c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ad6f724cd149a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4de0aced0b41ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32465f3b7f8c4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126649f0ae164c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>