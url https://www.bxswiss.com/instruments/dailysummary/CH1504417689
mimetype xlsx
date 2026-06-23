--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca457a6e69734b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032e9483213e4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R126649f0ae164c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23da60a07a534b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32465f3b7f8c4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R126649f0ae164c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c3b24d12184169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23da60a07a534b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>