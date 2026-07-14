--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032e9483213e4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571498756f15438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23da60a07a534b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800553663d424c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c3b24d12184169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23da60a07a534b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c48443f02f4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800553663d424c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,579</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>4,942</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>4,884</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,754</x:t>
-[...107 lines deleted...]
-          <x:t>4,598</x:t>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>