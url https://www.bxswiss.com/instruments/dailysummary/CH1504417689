--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571498756f15438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78044b7e003d44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800553663d424c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5697791d3347ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c48443f02f4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800553663d424c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc863dbaae4c4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5697791d3347ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>4,884</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,754</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,716</x:t>
-[...124 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,359</x:t>
-[...70 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,991</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>4,692</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>