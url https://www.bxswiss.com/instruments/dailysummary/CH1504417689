--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78044b7e003d44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1990665e344621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5697791d3347ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9348daaa34e148dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc863dbaae4c4bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5697791d3347ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c18dbaf8854098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9348daaa34e148dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,570</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,371</x:t>
-[...210 lines deleted...]
-          <x:t>4,111</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,019</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>