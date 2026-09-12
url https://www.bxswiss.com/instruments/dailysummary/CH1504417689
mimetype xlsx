--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1990665e344621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a05fd359dd4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9348daaa34e148dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ddc31453ab74959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c18dbaf8854098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9348daaa34e148dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc653e78708724efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ddc31453ab74959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,526</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,552</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>