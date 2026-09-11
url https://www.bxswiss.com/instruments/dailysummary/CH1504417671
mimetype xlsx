--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bdfca222f048a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5526ecc86c744716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674bf73f257c4645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0a82b421904df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366d0994980f4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674bf73f257c4645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b636b7070cf4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0a82b421904df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...603 lines deleted...]
-          <x:t>0,837</x:t>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>