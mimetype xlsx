--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5526ecc86c744716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992f57c74b15496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0a82b421904df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765fc24b3f7149f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b636b7070cf4ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0a82b421904df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ebb56148b04ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765fc24b3f7149f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>0,795</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,813</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,757</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>