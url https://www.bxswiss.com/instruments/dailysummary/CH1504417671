--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992f57c74b15496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb074876195414a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765fc24b3f7149f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa55a7b0ce7148b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ebb56148b04ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765fc24b3f7149f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728b24f50940425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa55a7b0ce7148b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,646</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...11 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,420</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,522</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>