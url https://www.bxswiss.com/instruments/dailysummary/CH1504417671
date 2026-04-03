--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061a361a7aad4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb442f28eff7546fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a1af24c2f44d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ebac7f2a9244df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc483bce13f304495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a1af24c2f44d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fffe47e7e194ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ebac7f2a9244df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,406</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>