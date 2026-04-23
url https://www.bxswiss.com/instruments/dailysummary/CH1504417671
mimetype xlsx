--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb442f28eff7546fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc74688e5054d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ebac7f2a9244df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3657eacd3b114e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fffe47e7e194ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ebac7f2a9244df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea6f15a55e74881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3657eacd3b114e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,370</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,152</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>