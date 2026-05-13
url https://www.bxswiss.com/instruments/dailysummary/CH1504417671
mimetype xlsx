--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc74688e5054d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db5349adaf84196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3657eacd3b114e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b3aa44f02e4edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea6f15a55e74881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3657eacd3b114e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46c083f9de4403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b3aa44f02e4edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>