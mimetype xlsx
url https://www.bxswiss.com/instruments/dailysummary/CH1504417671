--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db5349adaf84196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3763a06926b74026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47b3aa44f02e4edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb7096fc8e14129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46c083f9de4403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47b3aa44f02e4edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01f5e2cb3db4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb7096fc8e14129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>