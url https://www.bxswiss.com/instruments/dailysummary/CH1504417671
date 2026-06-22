--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3763a06926b74026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race3e5c5e4e8401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb7096fc8e14129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c70210e24194393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01f5e2cb3db4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb7096fc8e14129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495ec5e0d26a4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c70210e24194393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,079</x:t>
-[...210 lines deleted...]
-          <x:t>1,067</x:t>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,927</x:t>
-[...220 lines deleted...]
-          <x:t>1,469</x:t>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>