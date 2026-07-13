--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race3e5c5e4e8401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a428d21c334e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c70210e24194393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff776197be14b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495ec5e0d26a4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c70210e24194393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f515420c9a4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff776197be14b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,331</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,321</x:t>
-[...313 lines deleted...]
-          <x:t>0,989</x:t>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,879</x:t>
-[...215 lines deleted...]
-          <x:t>1,039</x:t>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>