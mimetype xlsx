--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a428d21c334e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081bf3b2181e4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff776197be14b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5970d3fc01d143d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f515420c9a4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff776197be14b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac8432f9cf14bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5970d3fc01d143d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
-[...286 lines deleted...]
-          <x:t>0,873</x:t>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,737</x:t>
-[...53 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>