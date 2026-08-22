--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081bf3b2181e4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bdfca222f048a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5970d3fc01d143d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674bf73f257c4645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac8432f9cf14bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5970d3fc01d143d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366d0994980f4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674bf73f257c4645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,893</x:t>
-[...539 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>