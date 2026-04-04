--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bd8cdda9f148bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb020935933e24157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115004d83dab47f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c5a321fe89434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3f2800b1dd406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115004d83dab47f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re202d76c29674f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c5a321fe89434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,496</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,462</x:t>
-[...26 lines deleted...]
-          <x:t>0,428</x:t>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,324</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>