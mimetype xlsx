--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb020935933e24157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc60e402b2941dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c5a321fe89434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95148f80119041fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re202d76c29674f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c5a321fe89434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7ec41dc8144322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95148f80119041fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,174</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>