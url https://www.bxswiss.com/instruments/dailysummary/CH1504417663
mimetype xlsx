--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc60e402b2941dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79194f07a89d4b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95148f80119041fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9869b6a956564450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7ec41dc8144322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95148f80119041fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f871f979964061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9869b6a956564450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,238</x:t>
-[...4 lines deleted...]
-          <x:t>0,214</x:t>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...275 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,252</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>