--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79194f07a89d4b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50abbc7c2ff4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9869b6a956564450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c6b1e78e3a48cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36f871f979964061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9869b6a956564450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a35d96db434197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c6b1e78e3a48cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>