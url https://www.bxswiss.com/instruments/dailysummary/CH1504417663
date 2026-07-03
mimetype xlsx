--- v6 (2026-06-05)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50abbc7c2ff4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe9f573aa8d4739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c6b1e78e3a48cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38813a0124ee4de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4a35d96db434197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c6b1e78e3a48cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48214ff130294ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38813a0124ee4de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,809</x:t>
-[...97 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
-[...495 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>