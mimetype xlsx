--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe9f573aa8d4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2f4147ccdd482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38813a0124ee4de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b2c5990fd343b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48214ff130294ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38813a0124ee4de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d770b0303a4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b2c5990fd343b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,965</x:t>
-[...205 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,039</x:t>
-[...31 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,793</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>1,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>