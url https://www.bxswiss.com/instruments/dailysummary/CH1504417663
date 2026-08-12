--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2f4147ccdd482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0931fbc782584a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b2c5990fd343b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd287f1532ec5428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d770b0303a4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b2c5990fd343b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa10f05c0ce249be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd287f1532ec5428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,793</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,881</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>