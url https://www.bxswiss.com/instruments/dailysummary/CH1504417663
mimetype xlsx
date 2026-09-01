--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0931fbc782584a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f2994387494d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd287f1532ec5428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7ed20803db4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa10f05c0ce249be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd287f1532ec5428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426f88398c954f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7ed20803db4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,091</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,063</x:t>
-[...21 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,409</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>