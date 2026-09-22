--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f2994387494d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf132345e99a34aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7ed20803db4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d165c6970de4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426f88398c954f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7ed20803db4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6091a4f7214f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d165c6970de4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>