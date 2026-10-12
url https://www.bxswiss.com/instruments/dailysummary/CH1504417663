--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf132345e99a34aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eebae413e7a469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d165c6970de4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1303188ef8164f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6091a4f7214f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d165c6970de4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed213584fca47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1303188ef8164f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,881</x:t>
-[...70 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,724</x:t>
-[...198 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>