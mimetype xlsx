--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eebae413e7a469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bb1f1a78bb4a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1303188ef8164f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5b370b173941ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed213584fca47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1303188ef8164f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d716ec507f4e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5b370b173941ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,724</x:t>
-[...247 lines deleted...]
-          <x:t>0,702</x:t>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...316 lines deleted...]
-          <x:t>0,728</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>