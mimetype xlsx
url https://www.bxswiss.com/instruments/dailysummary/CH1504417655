--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e35465f676437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf477f4fbb1d745b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9374c845b8ed44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5afad997ae6498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11a64d73350b4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9374c845b8ed44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca9d55ffea741e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5afad997ae6498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,178</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...205 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...16 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,112</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,112</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
-[...107 lines deleted...]
-          <x:t>0,092</x:t>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>