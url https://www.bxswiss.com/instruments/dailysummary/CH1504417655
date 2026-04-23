--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf477f4fbb1d745b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e8a8053d884a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5afad997ae6498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4a9fe49f8b4180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ca9d55ffea741e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5afad997ae6498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa075c893b424dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4a9fe49f8b4180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...4 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>0,047</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>