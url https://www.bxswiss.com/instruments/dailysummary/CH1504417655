--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e8a8053d884a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334caa9f83c54e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4a9fe49f8b4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f6fd8092554ee0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa075c893b424dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4a9fe49f8b4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9d4c2ae94e410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f6fd8092554ee0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>