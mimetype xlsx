--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334caa9f83c54e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efac59c837940a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f6fd8092554ee0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4bba7194f141ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9d4c2ae94e410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f6fd8092554ee0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff06d29337684b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4bba7194f141ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>