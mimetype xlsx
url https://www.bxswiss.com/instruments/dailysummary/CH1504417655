--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efac59c837940a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f8d39168e2425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4bba7194f141ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdfc39496df4884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff06d29337684b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4bba7194f141ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f321d9607f2408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdfc39496df4884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,248</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...48 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
-[...458 lines deleted...]
-          <x:t>0,779</x:t>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>