--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f8d39168e2425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f308a1db373426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdfc39496df4884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f8eb157458405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f321d9607f2408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdfc39496df4884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a931d6fedf497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f8eb157458405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,273</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>