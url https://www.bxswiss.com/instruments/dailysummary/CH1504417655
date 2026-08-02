--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f308a1db373426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc78608df06445e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f8eb157458405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b21569b3b254a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a931d6fedf497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f8eb157458405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ca39fcaf3d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b21569b3b254a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,257</x:t>
-[...232 lines deleted...]
-          <x:t>0,245</x:t>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,245</x:t>
-[...38 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>0,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>