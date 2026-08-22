--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc78608df06445e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed95a19a4c646b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b21569b3b254a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0411b067d83d4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ca39fcaf3d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b21569b3b254a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4170268711f5443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0411b067d83d4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,231</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,279</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,217</x:t>
-[...43 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...92 lines deleted...]
-          <x:t>0,207</x:t>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...16 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>