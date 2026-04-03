--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06feb38aa5143cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe770478af8641c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2c1977d0384636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee2b461640a4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39f22adce5f448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2c1977d0384636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d06702fa6e4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee2b461640a4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>2,646</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,542</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,228</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>