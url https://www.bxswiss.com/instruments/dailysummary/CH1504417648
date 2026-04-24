--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe770478af8641c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3d5ad00aae48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee2b461640a4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253c9f31cd2f4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d06702fa6e4959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee2b461640a4f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835dba91e6a84663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253c9f31cd2f4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,050</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,502</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,360</x:t>
-[...38 lines deleted...]
-          <x:t>2,164</x:t>
+          <x:t>2,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>1,838</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>