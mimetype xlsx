--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3d5ad00aae48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacd25186f274223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253c9f31cd2f4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4c3b545851499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R835dba91e6a84663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253c9f31cd2f4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb8a19d36774183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4c3b545851499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,648</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>