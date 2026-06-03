--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacd25186f274223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d5863c6fa84c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4c3b545851499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e130def8b646cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb8a19d36774183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4c3b545851499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19abc00816154c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e130def8b646cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>