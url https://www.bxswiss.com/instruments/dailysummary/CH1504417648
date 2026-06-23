--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d5863c6fa84c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c35f9270294c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e130def8b646cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de4c414a8dc462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19abc00816154c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e130def8b646cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f738acb8492468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de4c414a8dc462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,721</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,655</x:t>
-[...350 lines deleted...]
-          <x:t>5,584</x:t>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>