--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c35f9270294c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16676f3e67d45e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de4c414a8dc462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37debb0b89ef4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f738acb8492468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de4c414a8dc462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf498dcdde5eb4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37debb0b89ef4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,410</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,122</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>5,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>