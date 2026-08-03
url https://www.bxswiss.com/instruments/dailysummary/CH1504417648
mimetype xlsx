--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16676f3e67d45e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963e7016bedb4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37debb0b89ef4f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6892b95a79476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf498dcdde5eb4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37debb0b89ef4f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f29890376f4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6892b95a79476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,437</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,118</x:t>
-[...350 lines deleted...]
-          <x:t>4,820</x:t>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,542</x:t>
-[...80 lines deleted...]
-          <x:t>5,122</x:t>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>