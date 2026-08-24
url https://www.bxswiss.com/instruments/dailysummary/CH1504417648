--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963e7016bedb4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4ee10e265748ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6892b95a79476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715c6a58fb7e4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32f29890376f4794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6892b95a79476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858b288685bc492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715c6a58fb7e4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,820</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,542</x:t>
-[...178 lines deleted...]
-          <x:t>4,780</x:t>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,694</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>4,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>