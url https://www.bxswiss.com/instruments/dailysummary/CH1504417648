--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4ee10e265748ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2baadc929ae8402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715c6a58fb7e4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c200061d2e47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858b288685bc492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715c6a58fb7e4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b261703fa649c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c200061d2e47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>5,838</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,842</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,116</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>