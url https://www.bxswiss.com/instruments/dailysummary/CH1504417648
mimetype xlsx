--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2baadc929ae8402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815e6d3db22445d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4c200061d2e47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a50472376e74f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56b261703fa649c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4c200061d2e47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd992d77090994f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a50472376e74f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,207</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,141</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,053</x:t>
-[...377 lines deleted...]
-          <x:t>4,799</x:t>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>