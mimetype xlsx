--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815e6d3db22445d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed9ee8608584f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a50472376e74f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c6a0df943c4872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd992d77090994f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a50472376e74f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0206bc1e9d04275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c6a0df943c4872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,113</x:t>
-[...603 lines deleted...]
-          <x:t>5,249</x:t>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>