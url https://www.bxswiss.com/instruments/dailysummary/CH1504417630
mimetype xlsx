--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547189fbcf644b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767ff7367f6b42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022e40b2cd3b4d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d773d2331434774"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56a28a27b1a44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022e40b2cd3b4d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd747b2629311449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d773d2331434774" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,112</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,082</x:t>
-[...75 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,734</x:t>
-[...26 lines deleted...]
-          <x:t>0,858</x:t>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>