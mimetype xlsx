--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767ff7367f6b42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe3cde7a31d4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d773d2331434774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6750f35b0141f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd747b2629311449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d773d2331434774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red97a8f67ea44ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6750f35b0141f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,858</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,734</x:t>
-[...11 lines deleted...]
-          <x:t>0,788</x:t>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,626</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>0,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>0,772</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>