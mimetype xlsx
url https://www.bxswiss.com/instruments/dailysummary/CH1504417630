--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b2c952a9734a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d276a7639a4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ca9a14edf14766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b738bf93f04eaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbcf5c88a0544d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ca9a14edf14766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20bead780b84858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b738bf93f04eaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,520</x:t>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,442</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,392</x:t>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...70 lines deleted...]
-          <x:t>0,410</x:t>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,370</x:t>
-[...26 lines deleted...]
-          <x:t>0,348</x:t>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>