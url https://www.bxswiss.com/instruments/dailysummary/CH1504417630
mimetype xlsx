--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d276a7639a4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0225bf70e59e44a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b738bf93f04eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccd2dd65cf34533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20bead780b84858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b738bf93f04eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92052de6baa48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccd2dd65cf34533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,364</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>0,198</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>