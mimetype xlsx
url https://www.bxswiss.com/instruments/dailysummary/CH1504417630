--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0225bf70e59e44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517bf91bd3b145ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccd2dd65cf34533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747178c2555b4b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf92052de6baa48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccd2dd65cf34533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d77093a5f1b411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747178c2555b4b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,268</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...11 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,278</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>