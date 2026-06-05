--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517bf91bd3b145ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97062e024a4144fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R747178c2555b4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6e2f059e7d4f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d77093a5f1b411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R747178c2555b4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f99a82614a407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6e2f059e7d4f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>