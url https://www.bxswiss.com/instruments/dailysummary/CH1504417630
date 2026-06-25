--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97062e024a4144fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0909ec873564fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6e2f059e7d4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85e4f47b42047a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f99a82614a407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6e2f059e7d4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546614e27ffe4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85e4f47b42047a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,863</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...53 lines deleted...]
-          <x:t>1,461</x:t>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,461</x:t>
-[...151 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...296 lines deleted...]
-          <x:t>1,777</x:t>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>