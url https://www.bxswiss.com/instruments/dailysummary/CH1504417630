--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0909ec873564fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd69be00e3924b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re85e4f47b42047a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc171a4d4200e42ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546614e27ffe4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re85e4f47b42047a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cffaca28534698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc171a4d4200e42ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,505</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...4 lines deleted...]
-          <x:t>1,051</x:t>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,233</x:t>
-[...4 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>1,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,147</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>