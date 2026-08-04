--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd69be00e3924b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cda88067e08423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc171a4d4200e42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb57792777e421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23cffaca28534698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc171a4d4200e42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b8f5829ac54376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb57792777e421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>1,069</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,053</x:t>
-[...65 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>1,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>