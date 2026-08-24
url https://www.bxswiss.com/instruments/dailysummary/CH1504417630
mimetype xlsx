--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cda88067e08423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50e516b7bcf474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb57792777e421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d53700aecf4357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b8f5829ac54376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb57792777e421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598249e342264530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d53700aecf4357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,267</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,259</x:t>
-[...65 lines deleted...]
-          <x:t>1,231</x:t>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,191</x:t>
-[...355 lines deleted...]
-          <x:t>0,989</x:t>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>