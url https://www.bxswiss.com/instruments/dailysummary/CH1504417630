--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50e516b7bcf474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547189fbcf644b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d53700aecf4357"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022e40b2cd3b4d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598249e342264530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d53700aecf4357" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56a28a27b1a44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022e40b2cd3b4d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,833</x:t>
-[...409 lines deleted...]
-          <x:t>1,024</x:t>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>