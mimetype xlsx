--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff1100a9026a4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b93f603a1f4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2e32e4f34647bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f69964ad0e4593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b769f234964051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2e32e4f34647bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dad95d3ff854361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f69964ad0e4593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,182</x:t>
-[...16 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,166</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...70 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,114</x:t>
-[...16 lines deleted...]
-          <x:t>0,118</x:t>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,108</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>