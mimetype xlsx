--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b93f603a1f4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra072108785bc4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f69964ad0e4593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fb45997e884d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dad95d3ff854361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f69964ad0e4593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32979c7b47b2408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fb45997e884d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>0,054</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>