--- v4 (2026-04-24)
+++ v5 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra072108785bc4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad56eb1bbb804663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fb45997e884d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcfce17d4fe4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32979c7b47b2408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fb45997e884d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97905caa0f2b48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcfce17d4fe4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,268</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>