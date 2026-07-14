--- v5 (2026-06-04)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad56eb1bbb804663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d39437b3b047ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcfce17d4fe4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6627a535629142bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97905caa0f2b48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcfce17d4fe4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0258a2024f494f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6627a535629142bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...566 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>