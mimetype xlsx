--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d39437b3b047ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910e32aa500246e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6627a535629142bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21a0f6cb9bc4cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0258a2024f494f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6627a535629142bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b2eef3d9eb4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21a0f6cb9bc4cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,307</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...276 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,269</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>