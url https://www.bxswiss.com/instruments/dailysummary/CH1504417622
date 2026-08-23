--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910e32aa500246e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9473002aaea4470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb21a0f6cb9bc4cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c572b4dbcf428b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b2eef3d9eb4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb21a0f6cb9bc4cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b483d5d394f4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c572b4dbcf428b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,141</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,147</x:t>
-[...198 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>