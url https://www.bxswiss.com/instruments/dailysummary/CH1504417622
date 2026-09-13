--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9473002aaea4470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ffb2b523be4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c572b4dbcf428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e00c396c744446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b483d5d394f4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c572b4dbcf428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8714ed037dd42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e00c396c744446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,115</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,080</x:t>
-[...16 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,078</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>