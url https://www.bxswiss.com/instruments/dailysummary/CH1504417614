--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159997baf364440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda35bcc8be894110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab01df621ecf4930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55831a25afb64d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cf96db851041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab01df621ecf4930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb83c8540741422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55831a25afb64d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,336</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,286</x:t>
-[...330 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,082</x:t>
-[...31 lines deleted...]
-          <x:t>0,824</x:t>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,014</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>