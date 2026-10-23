--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda35bcc8be894110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb883c17e46f344a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55831a25afb64d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf97745efaaf4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb83c8540741422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55831a25afb64d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa39d9f396e448b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf97745efaaf4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,978</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>1,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,352</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,118</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,058</x:t>
-[...11 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>0,928</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>