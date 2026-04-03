--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc8acbdad644f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea71bf03486f4e55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03547c652b01468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dcf8b6e9b094132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f561195785414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03547c652b01468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacc1b33812241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dcf8b6e9b094132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,704</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,634</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>