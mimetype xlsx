--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea71bf03486f4e55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec9adba04084e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dcf8b6e9b094132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d215e6aad354124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbacc1b33812241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dcf8b6e9b094132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f0de9ae43949e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d215e6aad354124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,510</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,228</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>