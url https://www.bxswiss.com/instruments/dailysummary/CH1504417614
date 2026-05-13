--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec9adba04084e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbe9e331b824ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d215e6aad354124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40763563f17c412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22f0de9ae43949e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d215e6aad354124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72c00f921a948c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40763563f17c412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,308</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>