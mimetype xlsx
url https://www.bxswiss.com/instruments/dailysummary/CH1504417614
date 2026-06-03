--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fbe9e331b824ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52122bbe68594a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40763563f17c412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9772423ea3a4387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72c00f921a948c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40763563f17c412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0b194c411147cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9772423ea3a4387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>