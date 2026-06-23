--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52122bbe68594a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f8474e105a4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9772423ea3a4387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf739e99c9cc94248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0b194c411147cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9772423ea3a4387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe163be456049f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf739e99c9cc94248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>2,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>