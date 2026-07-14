--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f8474e105a4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d22baefca564bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf739e99c9cc94248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e58667855a4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe163be456049f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf739e99c9cc94248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae24e40fb1a54608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e58667855a4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,913</x:t>
-[...247 lines deleted...]
-          <x:t>1,373</x:t>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>1,453</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>