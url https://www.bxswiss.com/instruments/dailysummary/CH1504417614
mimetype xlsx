--- v8 (2026-07-14)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d22baefca564bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1f2bbd7e4b4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7e58667855a4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b8c07be774f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae24e40fb1a54608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7e58667855a4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R930fbb15d262462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b8c07be774f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>1,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>