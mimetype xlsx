--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1f2bbd7e4b4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159997baf364440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R773b8c07be774f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab01df621ecf4930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R930fbb15d262462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R773b8c07be774f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cf96db851041dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab01df621ecf4930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,671</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,667</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,063</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>