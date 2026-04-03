--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3af35334caaa4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05991ea581dd420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e8f6b2aa599436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ee6c68299d4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57314365ac394e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e8f6b2aa599436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9927a98c524a4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ee6c68299d4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>