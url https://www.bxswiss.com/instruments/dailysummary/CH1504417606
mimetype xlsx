--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05991ea581dd420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925243793afa4393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ee6c68299d4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b24445865f45fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9927a98c524a4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ee6c68299d4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c739d8197d4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b24445865f45fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,152</x:t>
-[...495 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>