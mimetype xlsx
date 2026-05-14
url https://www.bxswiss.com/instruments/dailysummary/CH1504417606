--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925243793afa4393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318f3c87a5e646d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b24445865f45fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434df97e2e844bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c739d8197d4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b24445865f45fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8657efc3b1e40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434df97e2e844bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,072</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,084</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>