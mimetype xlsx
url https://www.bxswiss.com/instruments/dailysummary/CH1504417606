--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318f3c87a5e646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf63fc2b2094af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0434df97e2e844bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1275f9b6e1fb475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8657efc3b1e40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0434df97e2e844bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff084420ff74a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1275f9b6e1fb475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>