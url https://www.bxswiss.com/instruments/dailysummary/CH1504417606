--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf63fc2b2094af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e4ac1b61be48bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1275f9b6e1fb475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2652f0af662a4991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff084420ff74a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1275f9b6e1fb475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce8b7ac2baf4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2652f0af662a4991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,357</x:t>
-[...60 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,513</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,043</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>