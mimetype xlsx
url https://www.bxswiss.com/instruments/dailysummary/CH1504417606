--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e4ac1b61be48bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8094f3546a24aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2652f0af662a4991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13d6e1b6ace4698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce8b7ac2baf4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2652f0af662a4991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fa54bacf224449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13d6e1b6ace4698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,503</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...16 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...188 lines deleted...]
-          <x:t>0,469</x:t>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>