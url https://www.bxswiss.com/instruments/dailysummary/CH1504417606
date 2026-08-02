--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8094f3546a24aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0bdf12c3df44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra13d6e1b6ace4698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cdc34268d74356"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fa54bacf224449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra13d6e1b6ace4698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf39c306b8934028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cdc34268d74356" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...195 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...65 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...252 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>