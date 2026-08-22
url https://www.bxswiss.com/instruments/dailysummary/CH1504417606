--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0bdf12c3df44d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7236391a24084c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79cdc34268d74356"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369ef0d1e32b4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf39c306b8934028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79cdc34268d74356" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe97daa4d27d4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369ef0d1e32b4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,359</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...286 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,169</x:t>
-[...16 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...124 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...58 lines deleted...]
-          <x:t>0,088</x:t>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>