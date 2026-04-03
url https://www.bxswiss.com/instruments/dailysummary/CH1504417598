--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66aa48aa26dd463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a5c830a45c4fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8f6475c91049cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358d2e7713d44631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba92e4d9ec0148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8f6475c91049cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dbadad9e164aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358d2e7713d44631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,728</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,908</x:t>
-[...252 lines deleted...]
-          <x:t>2,410</x:t>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>