--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a5c830a45c4fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31350593cec45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358d2e7713d44631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64e0aab7ac24b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98dbadad9e164aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358d2e7713d44631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731cc656930a471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64e0aab7ac24b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,426</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,384</x:t>
-[...43 lines deleted...]
-          <x:t>2,408</x:t>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>2,082</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>