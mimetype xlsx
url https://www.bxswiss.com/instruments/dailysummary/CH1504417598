--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31350593cec45b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824110290aad426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64e0aab7ac24b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7a6db35e2e41d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731cc656930a471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64e0aab7ac24b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83fea67d3b84179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7a6db35e2e41d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>