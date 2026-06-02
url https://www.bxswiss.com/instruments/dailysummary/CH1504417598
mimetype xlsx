--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824110290aad426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32aa22b784e04b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7a6db35e2e41d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a5a5b1d6b44768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83fea67d3b84179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7a6db35e2e41d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d00d192fd52489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a5a5b1d6b44768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>