--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32aa22b784e04b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7289b097e5884831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a5a5b1d6b44768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe2182e7cf84cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d00d192fd52489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a5a5b1d6b44768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b841505e5a4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe2182e7cf84cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>