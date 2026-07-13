--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7289b097e5884831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a786390e5b34d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe2182e7cf84cd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537e3b01d9024bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b841505e5a4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe2182e7cf84cd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321bfe60848347de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537e3b01d9024bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,850</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>4,912</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,840</x:t>
-[...166 lines deleted...]
-          <x:t>5,448</x:t>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>