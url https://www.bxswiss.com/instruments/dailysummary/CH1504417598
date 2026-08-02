--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a786390e5b34d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ef790dab2d436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537e3b01d9024bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37f22590f944ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321bfe60848347de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537e3b01d9024bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7e28e2d28a400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37f22590f944ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,912</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,840</x:t>
-[...48 lines deleted...]
-          <x:t>5,744</x:t>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,606</x:t>
-[...16 lines deleted...]
-          <x:t>5,572</x:t>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,464</x:t>
-[...141 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,156</x:t>
-[...306 lines deleted...]
-          <x:t>5,544</x:t>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>