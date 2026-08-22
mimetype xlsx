--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ef790dab2d436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca3243b7ea5477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37f22590f944ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa5ca7e11104f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7e28e2d28a400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37f22590f944ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac35598268234d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa5ca7e11104f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,256</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>4,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,030</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>