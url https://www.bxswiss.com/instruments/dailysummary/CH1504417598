--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca3243b7ea5477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363f5c27b56840ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa5ca7e11104f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4b242097c24bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac35598268234d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa5ca7e11104f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0d329e4296464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4b242097c24bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,645</x:t>
-[...80 lines deleted...]
-          <x:t>6,443</x:t>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,383</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>6,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,489</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>