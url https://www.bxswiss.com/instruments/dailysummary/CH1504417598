--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363f5c27b56840ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41d8747ccb348db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4b242097c24bf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1f5adb5fa8486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0d329e4296464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4b242097c24bf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057c289b3ef04b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1f5adb5fa8486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,157</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,000</x:t>
-[...168 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,932</x:t>
-[...306 lines deleted...]
-          <x:t>5,531</x:t>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>