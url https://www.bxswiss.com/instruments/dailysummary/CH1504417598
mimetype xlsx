--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41d8747ccb348db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d79be89eca461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1f5adb5fa8486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37383eac15ba4258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057c289b3ef04b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1f5adb5fa8486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda776ea49434910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37383eac15ba4258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,505</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,569</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...472 lines deleted...]
-          <x:t>5,704</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,578</x:t>
-[...134 lines deleted...]
-          <x:t>5,303</x:t>
+          <x:t>5,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>