--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b9d2767478407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bbf10d3f30447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683de05bc3674620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e239d1a2c6b4fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73bcde14c014d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683de05bc3674620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56c8274d2744a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e239d1a2c6b4fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,530</x:t>
-[...151 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,296</x:t>
-[...198 lines deleted...]
-          <x:t>1,192</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>