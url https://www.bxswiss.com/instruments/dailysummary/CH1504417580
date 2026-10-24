--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63bbf10d3f30447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3255f4c0134390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e239d1a2c6b4fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94173ca7ded4bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re56c8274d2744a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e239d1a2c6b4fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a1bf78a0f64676" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94173ca7ded4bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,296</x:t>
-[...129 lines deleted...]
-          <x:t>1,238</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,258</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1,038</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...296 lines deleted...]
-          <x:t>1,102</x:t>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>