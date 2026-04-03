--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db717b74be3442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a058e7f555a4260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960eba2bf37e465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee4bf2272a64773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref6abbb39dfd491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960eba2bf37e465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435fe616d90f46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee4bf2272a64773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>