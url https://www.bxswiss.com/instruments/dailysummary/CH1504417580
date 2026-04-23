--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a058e7f555a4260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8db744b5624c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee4bf2272a64773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d760c7dfce1424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435fe616d90f46cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee4bf2272a64773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f9ca9ba4c44cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d760c7dfce1424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,644</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,578</x:t>
-[...539 lines deleted...]
-          <x:t>0,264</x:t>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>