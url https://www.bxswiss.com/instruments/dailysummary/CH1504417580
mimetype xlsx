--- v4 (2026-04-23)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8db744b5624c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b79f0851ba34e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d760c7dfce1424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd227f1509f24cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f9ca9ba4c44cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d760c7dfce1424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73f0d9d7e4b45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd227f1509f24cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,914</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>