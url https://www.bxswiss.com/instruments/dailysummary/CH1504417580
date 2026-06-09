--- v5 (2026-06-05)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b79f0851ba34e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e16f15988ed44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd227f1509f24cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f80d227698e4258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73f0d9d7e4b45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd227f1509f24cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca40a0f3062943cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f80d227698e4258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,338 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,507</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>