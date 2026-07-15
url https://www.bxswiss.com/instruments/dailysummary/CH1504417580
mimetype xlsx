--- v6 (2026-06-09)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e16f15988ed44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6bab32ec9948b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f80d227698e4258"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f3dc303cf5405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca40a0f3062943cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f80d227698e4258" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a387441da2747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f3dc303cf5405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,761</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,761</x:t>
-[...16 lines deleted...]
-          <x:t>1,699</x:t>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,539</x:t>
-[...512 lines deleted...]
-          <x:t>1,309</x:t>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>