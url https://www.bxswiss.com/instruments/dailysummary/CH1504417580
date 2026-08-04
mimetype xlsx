--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6bab32ec9948b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf3460415f34b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f3dc303cf5405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e8f3e634744c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a387441da2747da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f3dc303cf5405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31eea247cca249ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e8f3e634744c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,801</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,617</x:t>
-[...21 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...31 lines deleted...]
-          <x:t>1,143</x:t>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>1,417</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,227</x:t>
-[...107 lines deleted...]
-          <x:t>1,531</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>