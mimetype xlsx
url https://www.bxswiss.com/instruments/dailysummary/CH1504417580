--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf3460415f34b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc599fceaca314d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e8f3e634744c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e8c8dcb6f242e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31eea247cca249ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e8f3e634744c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1104999f224cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e8c8dcb6f242e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,409</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,351</x:t>
-[...463 lines deleted...]
-          <x:t>1,299</x:t>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>