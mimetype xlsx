--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc599fceaca314d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b9d2767478407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e8c8dcb6f242e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683de05bc3674620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1104999f224cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e8c8dcb6f242e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73bcde14c014d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683de05bc3674620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>