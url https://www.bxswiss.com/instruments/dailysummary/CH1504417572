--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23584b3b939478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673f1cf93b634599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a04bfcda7f47ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1cdb374dfb4fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf234f6edcf4418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a04bfcda7f47ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e76220c2cee4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1cdb374dfb4fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
-[...31 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,218</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,144</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>