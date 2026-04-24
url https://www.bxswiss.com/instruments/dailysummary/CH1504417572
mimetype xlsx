--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R673f1cf93b634599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a8a3be73e2438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1cdb374dfb4fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb382b59b7db54c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e76220c2cee4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1cdb374dfb4fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra690bd057a804596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb382b59b7db54c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>