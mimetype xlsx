--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a8a3be73e2438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99385b2db4f4f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb382b59b7db54c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4178770af20c46b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra690bd057a804596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb382b59b7db54c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c0d29df3654955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4178770af20c46b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>