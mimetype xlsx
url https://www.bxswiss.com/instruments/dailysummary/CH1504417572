--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99385b2db4f4f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8095240a44c84d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4178770af20c46b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344f415125564703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c0d29df3654955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4178770af20c46b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6957d5fe744eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344f415125564703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>0,761</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,693</x:t>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,711</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>0,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>