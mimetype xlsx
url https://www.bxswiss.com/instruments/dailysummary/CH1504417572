--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8095240a44c84d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38a3d48132e42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344f415125564703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca347b7672d9479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6957d5fe744eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344f415125564703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cfa60d26e34263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca347b7672d9479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...507 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>0,711</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>