--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38a3d48132e42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4c1a76b55c4d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca347b7672d9479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e2a37556974738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cfa60d26e34263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca347b7672d9479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83c1b77ac0c4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e2a37556974738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,487</x:t>
-[...4 lines deleted...]
-          <x:t>0,383</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>0,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>