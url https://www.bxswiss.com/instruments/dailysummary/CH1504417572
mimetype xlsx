--- v8 (2026-07-23)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4c1a76b55c4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd48ad0c476d4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e2a37556974738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9d9d80b2314795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83c1b77ac0c4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e2a37556974738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29622342c6254d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9d9d80b2314795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,641</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...178 lines deleted...]
-          <x:t>0,447</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...436 lines deleted...]
-          <x:t>0,145</x:t>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>