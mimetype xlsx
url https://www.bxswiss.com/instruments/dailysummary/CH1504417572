--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd48ad0c476d4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024aba89ea2b4e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9d9d80b2314795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf905e71c90ba45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29622342c6254d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9d9d80b2314795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32cbb470e4d4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf905e71c90ba45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,457</x:t>
-[...112 lines deleted...]
-          <x:t>0,227</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>