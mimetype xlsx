--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee7bb4681d442d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c56bf6fb2c74f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcad401ec6e408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51497544d964ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b61730914c4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcad401ec6e408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3d8a08a0f14641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51497544d964ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,744</x:t>
-[...43 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,718</x:t>
-[...53 lines deleted...]
-          <x:t>0,678</x:t>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,566</x:t>
-[...117 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>