--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c56bf6fb2c74f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc142630de259445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51497544d964ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf1ba24be164e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3d8a08a0f14641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51497544d964ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6536938a5a214777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf1ba24be164e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,564</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...505 lines deleted...]
-          <x:t>0,304</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>