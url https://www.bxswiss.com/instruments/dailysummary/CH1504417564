--- v4 (2026-04-24)
+++ v5 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc142630de259445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0307d8202b4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf1ba24be164e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9217dc59730a4a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6536938a5a214777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf1ba24be164e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1572644630fd4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9217dc59730a4a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,066</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>