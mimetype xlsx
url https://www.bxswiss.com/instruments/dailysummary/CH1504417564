--- v5 (2026-06-04)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0307d8202b4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f2ae162b174e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9217dc59730a4a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673c01a9b4a24657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1572644630fd4b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9217dc59730a4a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9acd7b190b4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673c01a9b4a24657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,399</x:t>
-[...200 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,947</x:t>
-[...306 lines deleted...]
-          <x:t>2,355</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>