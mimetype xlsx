--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28f2ae162b174e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407e5ac4c3d84176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R673c01a9b4a24657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re031f8e5eba344db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9acd7b190b4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R673c01a9b4a24657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec1c11a59c14ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re031f8e5eba344db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,941</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,841</x:t>
-[...48 lines deleted...]
-          <x:t>1,751</x:t>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,791</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,627</x:t>
-[...53 lines deleted...]
-          <x:t>1,571</x:t>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,417</x:t>
-[...323 lines deleted...]
-          <x:t>1,743</x:t>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>