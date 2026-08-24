--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407e5ac4c3d84176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f016151dc049c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re031f8e5eba344db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2559eab8ff4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec1c11a59c14ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re031f8e5eba344db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fedb66b80ba401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2559eab8ff4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,635</x:t>
-[...549 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>