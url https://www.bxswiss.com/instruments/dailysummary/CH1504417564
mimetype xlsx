--- v8 (2026-08-24)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f016151dc049c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d805876b82b4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2559eab8ff4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889fed0401c2413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fedb66b80ba401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2559eab8ff4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f501373e8e4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889fed0401c2413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,348</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,214</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>