--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d805876b82b4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca9ac557bbf4e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889fed0401c2413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a34a87bc2f4b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f501373e8e4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889fed0401c2413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4a8b317ddc4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a34a87bc2f4b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,722</x:t>
-[...166 lines deleted...]
-          <x:t>1,446</x:t>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,338</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,268</x:t>
-[...193 lines deleted...]
-          <x:t>1,388</x:t>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>