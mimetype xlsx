--- v10 (2026-10-03)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ca9ac557bbf4e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c76b47dbb743fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81a34a87bc2f4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac16f7cbf114ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4a8b317ddc4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81a34a87bc2f4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3017ffe4da94100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac16f7cbf114ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,268</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,492</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>15.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>1,298</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>