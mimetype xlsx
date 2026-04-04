--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06322336e1384963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c54ff29aa194b46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7593d67861744c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10595f2130314458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdaec68e2824431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7593d67861744c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf052326b76714fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10595f2130314458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,296</x:t>
-[...31 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,282</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...16 lines deleted...]
-          <x:t>0,258</x:t>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...80 lines deleted...]
-          <x:t>0,216</x:t>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...6 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,198</x:t>
-[...9 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>