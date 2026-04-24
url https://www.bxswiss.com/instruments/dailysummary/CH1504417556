--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c54ff29aa194b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb97af8cba44dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10595f2130314458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431eb8bb44c14983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf052326b76714fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10595f2130314458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca350bd809c4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431eb8bb44c14983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,282</x:t>
-[...549 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>