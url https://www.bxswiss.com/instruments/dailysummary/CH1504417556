--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb97af8cba44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8928fd0a054725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431eb8bb44c14983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab8ab846e874f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca350bd809c4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431eb8bb44c14983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb12299a2e34fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab8ab846e874f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,104</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>