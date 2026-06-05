--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8928fd0a054725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27f6f6973034d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab8ab846e874f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd84496a40e4c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb12299a2e34fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab8ab846e874f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd00d86d98c4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd84496a40e4c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>