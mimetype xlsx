--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27f6f6973034d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435f8ae2bef24810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd84496a40e4c72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f81749fbbef4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfd00d86d98c4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd84496a40e4c72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c9ecdf65f15497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f81749fbbef4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,499</x:t>
-[...593 lines deleted...]
-          <x:t>1,183</x:t>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>