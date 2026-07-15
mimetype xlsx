--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435f8ae2bef24810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f6a4ff536744aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f81749fbbef4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21530c5417944898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c9ecdf65f15497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f81749fbbef4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb67709d7c554973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21530c5417944898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...289 lines deleted...]
-          <x:t>0,571</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>