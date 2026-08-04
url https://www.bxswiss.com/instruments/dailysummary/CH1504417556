--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f6a4ff536744aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf09f7f703894fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21530c5417944898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99a49d73fd74e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb67709d7c554973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21530c5417944898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551ef2522f24426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99a49d73fd74e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,593</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...70 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,459</x:t>
-[...205 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...107 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>