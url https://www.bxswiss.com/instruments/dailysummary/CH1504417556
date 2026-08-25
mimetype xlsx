--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf09f7f703894fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec55090ba7f4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99a49d73fd74e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16bb73a5e8fa4b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551ef2522f24426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99a49d73fd74e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e60497ef3d54deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16bb73a5e8fa4b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...171 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>