--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdec55090ba7f4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e1682aa1d849f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16bb73a5e8fa4b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7edc84ee30b74ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e60497ef3d54deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16bb73a5e8fa4b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e3dc32c74341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7edc84ee30b74ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...517 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...19 lines deleted...]
-          <x:t>0,223</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>