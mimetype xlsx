--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c17eb903ad4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b54bc76b07464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16544131e0674958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fed014a5f14d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ddfe1e72604bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16544131e0674958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6525b111ee2e44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fed014a5f14d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>5,580</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,524</x:t>
-[...382 lines deleted...]
-          <x:t>6,206</x:t>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>