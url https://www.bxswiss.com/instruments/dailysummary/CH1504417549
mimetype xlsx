--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b54bc76b07464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204880f947ba4325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fed014a5f14d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbed5e899da400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6525b111ee2e44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fed014a5f14d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb0f1617e3e4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbed5e899da400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,248</x:t>
-[...26 lines deleted...]
-          <x:t>6,140</x:t>
+          <x:t>6,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,056</x:t>
-[...377 lines deleted...]
-          <x:t>6,027</x:t>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>