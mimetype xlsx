--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204880f947ba4325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re841656fc1df4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfbed5e899da400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re642df6249e64219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb0f1617e3e4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfbed5e899da400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0f03c77cb04c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re642df6249e64219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,846</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>6,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>