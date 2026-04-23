--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4efd85de42945b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8644a3083694568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657ec047dc1443f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb739d9bc3fe46ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82628f8f3a24e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657ec047dc1443f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b0c289b3dc4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb739d9bc3fe46ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...500 lines deleted...]
-          <x:t>2,782</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>2,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>2,692</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>