--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8644a3083694568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4019a42e5bd04e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb739d9bc3fe46ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774f45311cdd4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b0c289b3dc4500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb739d9bc3fe46ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b51e42f0899401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774f45311cdd4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>