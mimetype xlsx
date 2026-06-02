--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4019a42e5bd04e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8155e6d1a3345ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774f45311cdd4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b230c0c1afe4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b51e42f0899401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774f45311cdd4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4838368f79624e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b230c0c1afe4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>