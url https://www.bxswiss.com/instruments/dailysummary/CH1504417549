--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8155e6d1a3345ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e11adae15649f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b230c0c1afe4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra533201af0d345c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4838368f79624e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b230c0c1afe4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7249078b02a34da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra533201af0d345c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>