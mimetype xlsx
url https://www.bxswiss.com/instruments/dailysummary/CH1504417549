--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e11adae15649f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2129a298eac84312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra533201af0d345c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfa08a7b0c746b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7249078b02a34da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra533201af0d345c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113515efc0974f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfa08a7b0c746b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>5,492</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>5,902</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>