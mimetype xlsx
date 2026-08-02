--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2129a298eac84312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deab3c67d9f456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfa08a7b0c746b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05bee59fe1b47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113515efc0974f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfa08a7b0c746b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7327525d3d524cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05bee59fe1b47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,028</x:t>
-[...75 lines deleted...]
-          <x:t>5,452</x:t>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,306</x:t>
-[...43 lines deleted...]
-          <x:t>5,528</x:t>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,112</x:t>
-[...301 lines deleted...]
-          <x:t>6,010</x:t>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>