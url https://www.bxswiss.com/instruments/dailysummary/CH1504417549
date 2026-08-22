--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9deab3c67d9f456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c17eb903ad4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05bee59fe1b47bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16544131e0674958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7327525d3d524cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05bee59fe1b47bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ddfe1e72604bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16544131e0674958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,646</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,544</x:t>
-[...598 lines deleted...]
-          <x:t>5,126</x:t>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>