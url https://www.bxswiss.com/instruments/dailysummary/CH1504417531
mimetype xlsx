--- v9 (2026-09-15)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc15c649825349cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccde34d51e24955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bc21aa41c14f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc342518e70344127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757d6f632ab24110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bc21aa41c14f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8f5b2edfaf45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc342518e70344127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,936</x:t>
-[...161 lines deleted...]
-          <x:t>1,866</x:t>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,692</x:t>
-[...269 lines deleted...]
-          <x:t>1,326</x:t>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>