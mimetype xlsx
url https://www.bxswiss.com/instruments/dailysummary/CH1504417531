--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccde34d51e24955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8806c9a26aa1470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc342518e70344127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2807a10a00ee4d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8f5b2edfaf45d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc342518e70344127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c0229f8539946fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2807a10a00ee4d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>1,394</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,326</x:t>
-[...11 lines deleted...]
-          <x:t>1,278</x:t>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,198</x:t>
-[...269 lines deleted...]
-          <x:t>1,310</x:t>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,644</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>