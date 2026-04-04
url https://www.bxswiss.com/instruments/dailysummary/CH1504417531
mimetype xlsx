--- v1 (2026-03-14)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9f0812b0bb41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4a4993ccf84888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd95a5f552c14a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0f7165fcb5f4b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b9996224674f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd95a5f552c14a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3567a2761c47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0f7165fcb5f4b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>