--- v2 (2026-04-04)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4a4993ccf84888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354ac5609a3c44ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0f7165fcb5f4b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72796b870ce414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3567a2761c47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0f7165fcb5f4b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43583e34958f4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72796b870ce414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,660</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>