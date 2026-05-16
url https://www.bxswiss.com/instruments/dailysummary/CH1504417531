--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354ac5609a3c44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65d62cf012a4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72796b870ce414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb78c615bd74ac4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43583e34958f4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72796b870ce414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f49b2d2d088440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb78c615bd74ac4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>