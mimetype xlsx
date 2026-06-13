--- v4 (2026-05-16)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65d62cf012a4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2014b0ef09db45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb78c615bd74ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb72566a4184a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f49b2d2d088440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb78c615bd74ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435a7a290649420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb72566a4184a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,943</x:t>
-[...75 lines deleted...]
-          <x:t>1,995</x:t>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,033</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>2,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>