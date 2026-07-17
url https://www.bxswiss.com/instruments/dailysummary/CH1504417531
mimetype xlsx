--- v5 (2026-06-13)
+++ v6 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2014b0ef09db45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fced44c71848d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb72566a4184a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88e45ae74124472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435a7a290649420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb72566a4184a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree393851b1784283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88e45ae74124472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,033</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
-[...16 lines deleted...]
-          <x:t>2,151</x:t>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,723</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>2,033</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>