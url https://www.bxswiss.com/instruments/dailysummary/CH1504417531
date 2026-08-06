--- v6 (2026-07-17)
+++ v7 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fced44c71848d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f112b99996d4357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc88e45ae74124472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ad9c1c1610423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree393851b1784283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc88e45ae74124472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282ed58b72d14a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ad9c1c1610423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,187</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,977</x:t>
-[...114 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,659</x:t>
-[...26 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>1,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,843</x:t>
-[...134 lines deleted...]
-          <x:t>1,917</x:t>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>