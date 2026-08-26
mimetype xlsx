--- v7 (2026-08-06)
+++ v8 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f112b99996d4357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a3afab0d8145c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ad9c1c1610423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471a3d2d12694727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282ed58b72d14a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ad9c1c1610423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec4a00b8b594f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471a3d2d12694727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,849</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,843</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,316</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>