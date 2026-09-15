--- v8 (2026-08-26)
+++ v9 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a3afab0d8145c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc15c649825349cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471a3d2d12694727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bc21aa41c14f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec4a00b8b594f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471a3d2d12694727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757d6f632ab24110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bc21aa41c14f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>