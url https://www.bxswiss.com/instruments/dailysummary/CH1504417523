--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d200387430d4433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59d046c9b15479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d234c6f6c7472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ddec54430f4d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f76bc436374517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d234c6f6c7472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67f1abf92d941c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ddec54430f4d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,348</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,334</x:t>
-[...16 lines deleted...]
-          <x:t>0,316</x:t>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>