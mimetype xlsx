--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59d046c9b15479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811c67b7d93042fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25ddec54430f4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f61025cf244e70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67f1abf92d941c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25ddec54430f4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc284a480395c4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f61025cf244e70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,200</x:t>
-[...48 lines deleted...]
-          <x:t>0,144</x:t>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,116</x:t>
-[...220 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>