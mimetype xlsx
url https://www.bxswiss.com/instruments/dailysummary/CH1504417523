--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811c67b7d93042fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcbc34e0e244701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1f61025cf244e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ba9a09f9984bc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc284a480395c4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1f61025cf244e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747fe6deb8314923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ba9a09f9984bc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,116</x:t>
-[...362 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>