--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcbc34e0e244701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c3ae7177f04725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ba9a09f9984bc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296b21e1fd7d4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747fe6deb8314923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ba9a09f9984bc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0e4480d0f94363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296b21e1fd7d4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>