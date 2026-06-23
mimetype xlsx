--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c3ae7177f04725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675a7b96f1a048b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R296b21e1fd7d4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233abafc88334a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c0e4480d0f94363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R296b21e1fd7d4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e113ce1b0c24918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233abafc88334a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,623</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,565</x:t>
-[...80 lines deleted...]
-          <x:t>0,927</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,127</x:t>
-[...279 lines deleted...]
-          <x:t>1,551</x:t>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>