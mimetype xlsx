--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R675a7b96f1a048b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e48d58f9374047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233abafc88334a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a3296b9d0f48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e113ce1b0c24918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233abafc88334a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450a7b1a8b0244b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a3296b9d0f48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,017</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,667</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,831</x:t>
-[...225 lines deleted...]
-          <x:t>0,825</x:t>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>