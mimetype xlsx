--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e48d58f9374047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb330bc9833b649c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a3296b9d0f48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0b242d6e849d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R450a7b1a8b0244b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a3296b9d0f48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1ccea91e21495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0b242d6e849d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,825</x:t>
-[...33 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,697</x:t>
-[...31 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,733</x:t>
-[...26 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,617</x:t>
-[...107 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>