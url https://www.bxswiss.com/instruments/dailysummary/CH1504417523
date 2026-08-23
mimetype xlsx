--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb330bc9833b649c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fb329a600b4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0b242d6e849d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc9f15645e74723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1ccea91e21495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0b242d6e849d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b8aeef6e6b48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc9f15645e74723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,455</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...16 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...188 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>0,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>