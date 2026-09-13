--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38fb329a600b4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3ccad5ae1345a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc9f15645e74723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ee5c8a364e4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08b8aeef6e6b48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc9f15645e74723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref3b2ad4e8c1455b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ee5c8a364e4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,479</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...60 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>0,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>