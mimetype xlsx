--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5288af41058f4f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d8a96449b04679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R628e95b1e8db4190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f283fcf1404e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07beb99bf6e748e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R628e95b1e8db4190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c747c76a9f49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f283fcf1404e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>