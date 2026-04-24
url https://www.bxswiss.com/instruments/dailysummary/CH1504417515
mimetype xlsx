--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d8a96449b04679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd523800e7f4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f283fcf1404e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7598b0023a9b4e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78c747c76a9f49d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f283fcf1404e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47637832d78b4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7598b0023a9b4e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,718</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,402</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>