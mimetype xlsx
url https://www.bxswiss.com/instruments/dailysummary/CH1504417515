--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd523800e7f4b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd89c4454b534a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7598b0023a9b4e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62492fd15e7c4910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47637832d78b4abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7598b0023a9b4e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726cd02d50544634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62492fd15e7c4910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>