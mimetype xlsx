--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd89c4454b534a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re356472700264644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62492fd15e7c4910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634c2b38b2cf45c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R726cd02d50544634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62492fd15e7c4910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c5f25dad624c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634c2b38b2cf45c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>