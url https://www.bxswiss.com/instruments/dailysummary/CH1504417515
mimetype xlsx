--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re356472700264644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea39b057044a43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634c2b38b2cf45c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16ffcf85df14cc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c5f25dad624c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634c2b38b2cf45c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4564aef09e144939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16ffcf85df14cc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,953</x:t>
-[...85 lines deleted...]
-          <x:t>2,105</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,341</x:t>
-[...134 lines deleted...]
-          <x:t>2,277</x:t>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,195</x:t>
-[...269 lines deleted...]
-          <x:t>2,750</x:t>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>