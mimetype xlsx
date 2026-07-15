--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea39b057044a43f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdec44399ba3482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re16ffcf85df14cc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race24bf5dd2247d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4564aef09e144939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re16ffcf85df14cc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bf62ace4294bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race24bf5dd2247d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,041</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...48 lines deleted...]
-          <x:t>2,035</x:t>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,729</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,233</x:t>
-[...134 lines deleted...]
-          <x:t>2,299</x:t>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,291</x:t>
-[...80 lines deleted...]
-          <x:t>1,973</x:t>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>