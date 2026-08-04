--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdec44399ba3482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c8c409c14243f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race24bf5dd2247d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765ceab2eda5457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14bf62ace4294bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race24bf5dd2247d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9f518c1a36496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765ceab2eda5457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,299</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,291</x:t>
-[...16 lines deleted...]
-          <x:t>2,399</x:t>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,979</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,973</x:t>
-[...377 lines deleted...]
-          <x:t>2,117</x:t>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>