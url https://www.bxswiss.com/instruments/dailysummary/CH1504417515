--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c8c409c14243f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e323a4c7b0a4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765ceab2eda5457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1d0e9d15584ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e9f518c1a36496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765ceab2eda5457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f72574d05d94f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1d0e9d15584ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,201</x:t>
-[...414 lines deleted...]
-          <x:t>1,883</x:t>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>