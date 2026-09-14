--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e323a4c7b0a4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51a3532696e4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1d0e9d15584ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e00f1895c14c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f72574d05d94f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1d0e9d15584ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac28e9704c8a40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e00f1895c14c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,552</x:t>
-[...387 lines deleted...]
-          <x:t>1,968</x:t>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>