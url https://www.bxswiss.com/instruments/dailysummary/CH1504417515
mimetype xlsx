--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51a3532696e4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ec44605e524d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e00f1895c14c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a7c56cc74445b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac28e9704c8a40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e00f1895c14c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1605198a43b749ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a7c56cc74445b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,999</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>1,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,896</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,670</x:t>
-[...80 lines deleted...]
-          <x:t>1,538</x:t>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>