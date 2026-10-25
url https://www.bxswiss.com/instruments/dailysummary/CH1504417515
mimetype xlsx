--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ec44605e524d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b8235e03dd4381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a7c56cc74445b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a880b2cc99b44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1605198a43b749ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a7c56cc74445b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08794107c33f4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a880b2cc99b44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,053</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,963</x:t>
-[...183 lines deleted...]
-          <x:t>1,550</x:t>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,530</x:t>
-[...141 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,769</x:t>
-[...171 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>