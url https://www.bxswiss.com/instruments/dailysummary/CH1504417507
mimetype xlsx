--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84c86b47c034c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a7345d23a34dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31df552dc630463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0503b21f5ee54186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4410863f29e741e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31df552dc630463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05003fc3b1a41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0503b21f5ee54186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>