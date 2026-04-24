--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a7345d23a34dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862ec7113fd24eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0503b21f5ee54186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc98e53cdfa54dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05003fc3b1a41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0503b21f5ee54186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01915a233b624ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc98e53cdfa54dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,344</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,334</x:t>
-[...625 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>