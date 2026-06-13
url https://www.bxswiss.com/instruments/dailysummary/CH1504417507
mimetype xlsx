--- v4 (2026-04-24)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862ec7113fd24eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra017c2a9b5ab4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc98e53cdfa54dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387af19ec3094d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01915a233b624ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc98e53cdfa54dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df98d899cde4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387af19ec3094d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,608</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>