--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra017c2a9b5ab4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953f89b39428463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R387af19ec3094d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed559f9f8454f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df98d899cde4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R387af19ec3094d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9323c7154c3240f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed559f9f8454f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,189</x:t>
-[...367 lines deleted...]
-          <x:t>0,971</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,831</x:t>
-[...11 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>