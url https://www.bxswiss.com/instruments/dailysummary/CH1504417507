--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R953f89b39428463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f26b9c6d0b4a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed559f9f8454f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb696f737048e4057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9323c7154c3240f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed559f9f8454f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0aa40a6e0924581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb696f737048e4057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,759</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...16 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,709</x:t>
-[...21 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,691</x:t>
-[...323 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>