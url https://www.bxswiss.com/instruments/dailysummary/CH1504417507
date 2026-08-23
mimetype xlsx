--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f26b9c6d0b4a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43f2fd8c5e54a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb696f737048e4057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3ad97f9f3d4a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0aa40a6e0924581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb696f737048e4057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a24476ae884913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3ad97f9f3d4a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>