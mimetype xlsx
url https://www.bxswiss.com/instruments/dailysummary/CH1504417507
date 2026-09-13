--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf43f2fd8c5e54a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d3e22e2ae04e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3ad97f9f3d4a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e35f53ddfda499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a24476ae884913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3ad97f9f3d4a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0b54eea8f464634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e35f53ddfda499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>