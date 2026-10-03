--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5548c507e14593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d674716cd71458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3ff5309e5741e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ddbc2d994b4eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9465cba7cd7e4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3ff5309e5741e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02d8abcc3904845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ddbc2d994b4eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>6,746</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,704</x:t>
-[...6 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,636</x:t>
-[...387 lines deleted...]
-          <x:t>6,540</x:t>
+          <x:t>6,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>