--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d674716cd71458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad8d57d7c9d4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ddbc2d994b4eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1baf5ef337b48fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02d8abcc3904845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ddbc2d994b4eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2637431eb02a465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1baf5ef337b48fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,240</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,852</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,606</x:t>
-[...16 lines deleted...]
-          <x:t>6,688</x:t>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,714</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>6,778</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>