--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd4f0b6d7144ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9817d6c7158a40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3fe046c2a340c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34af129a518e464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993a56c6be1c4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3fe046c2a340c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9346e803dfa24dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34af129a518e464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>