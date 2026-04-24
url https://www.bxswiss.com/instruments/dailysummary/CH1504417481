--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9817d6c7158a40dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398fb52f7f1843f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34af129a518e464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e509beb0444d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9346e803dfa24dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34af129a518e464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f28865e7c1344e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e509beb0444d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,424</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,302</x:t>
-[...92 lines deleted...]
-          <x:t>2,958</x:t>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,438</x:t>
-[...441 lines deleted...]
-          <x:t>2,642</x:t>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>