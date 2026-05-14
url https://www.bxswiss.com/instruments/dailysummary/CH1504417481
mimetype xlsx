--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398fb52f7f1843f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9e682b76b44a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91e509beb0444d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070a165b392244f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f28865e7c1344e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91e509beb0444d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964ce753f3464fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070a165b392244f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>