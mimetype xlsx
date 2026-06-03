--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9e682b76b44a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d80c77daed148e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070a165b392244f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab1b578744e416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R964ce753f3464fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070a165b392244f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edd1e80d2c94ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab1b578744e416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>