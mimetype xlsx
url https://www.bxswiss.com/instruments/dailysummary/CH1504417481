--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d80c77daed148e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5ffaac770b4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab1b578744e416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c3f8af09a3435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edd1e80d2c94ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab1b578744e416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccba8bb1069486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c3f8af09a3435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>