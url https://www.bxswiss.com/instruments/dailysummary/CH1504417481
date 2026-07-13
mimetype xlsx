--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5ffaac770b4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2633fe49d79f4ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c3f8af09a3435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc18552817c740e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccba8bb1069486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c3f8af09a3435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01fb0387bae4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc18552817c740e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,855</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>6,038</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,562</x:t>
-[...151 lines deleted...]
-          <x:t>6,469</x:t>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,493</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>6,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>