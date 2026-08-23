--- v8 (2026-07-13)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2633fe49d79f4ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0409ff57999447de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc18552817c740e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31c5ccd597a4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf01fb0387bae4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc18552817c740e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893254f5cfb44a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31c5ccd597a4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>6,118</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,756</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>24.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,112</x:t>
-[...333 lines deleted...]
-          <x:t>6,493</x:t>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>