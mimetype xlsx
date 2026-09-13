--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0409ff57999447de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5548c507e14593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re31c5ccd597a4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3ff5309e5741e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893254f5cfb44a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re31c5ccd597a4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9465cba7cd7e4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3ff5309e5741e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,307</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>7,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,345</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>