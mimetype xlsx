--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2501e65b3cc144e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fdfca9087f4c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37beb1a9ac3d47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30ca632a50f44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a6783ef79d4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37beb1a9ac3d47c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f61ca4922845d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30ca632a50f44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>