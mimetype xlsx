--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fdfca9087f4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re407586f65df4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf30ca632a50f44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dab9f5771b443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f61ca4922845d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf30ca632a50f44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60eb64fe150f45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dab9f5771b443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,768</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,726</x:t>
-[...87 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,610</x:t>
-[...252 lines deleted...]
-          <x:t>0,462</x:t>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>