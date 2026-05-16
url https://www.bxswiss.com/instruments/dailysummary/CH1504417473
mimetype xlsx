--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re407586f65df4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4be072f8684110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4dab9f5771b443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded23f75997c41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60eb64fe150f45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4dab9f5771b443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e40fb86d954f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded23f75997c41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>