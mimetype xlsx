--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4be072f8684110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ab5a268d49499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded23f75997c41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185441afaec64b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e40fb86d954f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded23f75997c41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdced66602e44206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185441afaec64b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>