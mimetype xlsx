--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ab5a268d49499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54951d256fc24a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R185441afaec64b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6945fc1c6fac4be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdced66602e44206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R185441afaec64b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9dceb741994d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6945fc1c6fac4be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,139</x:t>
-[...48 lines deleted...]
-          <x:t>2,215</x:t>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>2,976</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>