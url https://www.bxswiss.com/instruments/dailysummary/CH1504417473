--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54951d256fc24a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a14d00800424994" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6945fc1c6fac4be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb612d2ef04fa45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9dceb741994d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6945fc1c6fac4be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd835acbb53d44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb612d2ef04fa45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,924</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,633</x:t>
-[...21 lines deleted...]
-          <x:t>2,229</x:t>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>2,087</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,173</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>