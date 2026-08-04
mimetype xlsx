--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a14d00800424994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee79bca055a429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb612d2ef04fa45b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f68faf656004cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd835acbb53d44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb612d2ef04fa45b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572f9281fab8420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f68faf656004cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,435</x:t>
-[...200 lines deleted...]
-          <x:t>2,121</x:t>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,063</x:t>
-[...21 lines deleted...]
-          <x:t>2,363</x:t>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>2,339</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>