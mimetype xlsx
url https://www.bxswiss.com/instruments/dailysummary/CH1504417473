--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ee79bca055a429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfe5c0d19f7453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f68faf656004cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d3d78997f747bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572f9281fab8420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f68faf656004cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf63f1b89e644c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d3d78997f747bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,171</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,923</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>1,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,679</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>