--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redfe5c0d19f7453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f364a0a2b24847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d3d78997f747bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b8452e7b54418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf63f1b89e644c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d3d78997f747bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f8dc6b2acd4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b8452e7b54418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,956</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>