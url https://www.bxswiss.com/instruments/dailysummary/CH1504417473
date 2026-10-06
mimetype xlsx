--- v11 (2026-09-14)
+++ v12 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f364a0a2b24847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce62a420c6444b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b8452e7b54418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef304e1a5814b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f8dc6b2acd4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b8452e7b54418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42e65fd0bf54972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef304e1a5814b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>2,351</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>1,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...46 lines deleted...]
-          <x:t>2,080</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>