--- v12 (2026-10-06)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce62a420c6444b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71080c3266424345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ef304e1a5814b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1554e6f659bc44e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42e65fd0bf54972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ef304e1a5814b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65759d24caf24f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1554e6f659bc44e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,885</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,225</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,209</x:t>
-[...75 lines deleted...]
-          <x:t>1,821</x:t>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,117</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>2,169</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>