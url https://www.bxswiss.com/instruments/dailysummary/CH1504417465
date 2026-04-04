--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b8e8f5f5b2e490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b9bee1439a4cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557a382fe4dd49d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re842e3cef43a48ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8197811342c6486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557a382fe4dd49d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014a27289921424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re842e3cef43a48ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,478</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,434</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,392</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>