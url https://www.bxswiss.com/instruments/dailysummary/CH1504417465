--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b9bee1439a4cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c952daee1d744e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re842e3cef43a48ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6937534b9f2b466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014a27289921424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re842e3cef43a48ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a796830c3aa40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6937534b9f2b466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,432</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>0,138</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>