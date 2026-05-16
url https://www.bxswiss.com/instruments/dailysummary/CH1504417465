--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c952daee1d744e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd94fdde8991442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6937534b9f2b466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ef21567ec74b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a796830c3aa40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6937534b9f2b466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76207cbb8a64957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ef21567ec74b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>