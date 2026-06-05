--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd94fdde8991442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e15e3052f049e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ef21567ec74b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c34d040ff54a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra76207cbb8a64957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ef21567ec74b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e2a77b5a06f4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c34d040ff54a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>