--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e15e3052f049e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eef250b59ab4490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c34d040ff54a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a8807b601547ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e2a77b5a06f4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c34d040ff54a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c36a8a054c4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a8807b601547ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,967</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,301</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,383</x:t>
-[...166 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,437</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>