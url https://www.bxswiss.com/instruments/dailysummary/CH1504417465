--- v7 (2026-06-27)
+++ v8 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eef250b59ab4490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc7c6a536704931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6a8807b601547ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f62f1e9e554f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c36a8a054c4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6a8807b601547ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5180cbc4f224822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f62f1e9e554f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,293</x:t>
-[...183 lines deleted...]
-          <x:t>0,907</x:t>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,821</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>