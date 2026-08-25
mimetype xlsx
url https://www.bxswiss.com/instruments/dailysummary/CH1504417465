--- v8 (2026-08-05)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc7c6a536704931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f46020840ca47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f62f1e9e554f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb99c23488421404b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5180cbc4f224822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f62f1e9e554f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ed1d6204af3465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb99c23488421404b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,067</x:t>
-[...178 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,117</x:t>
-[...387 lines deleted...]
-          <x:t>1,346</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>