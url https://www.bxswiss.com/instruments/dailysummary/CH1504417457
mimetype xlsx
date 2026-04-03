--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5541d38f6eba4d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cc15e43ddf4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb54c9744fe44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945faed63adc4e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6022a83b5f4b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb54c9744fe44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6f2da16e0b4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945faed63adc4e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>