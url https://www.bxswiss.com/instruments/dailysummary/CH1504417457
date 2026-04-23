--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cc15e43ddf4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab22e6494dd4953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R945faed63adc4e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23d1d1c5e04443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6f2da16e0b4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R945faed63adc4e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a589997bbb24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23d1d1c5e04443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,138</x:t>
-[...576 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>