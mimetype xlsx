--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab22e6494dd4953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e919014f14b477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23d1d1c5e04443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19658853aad74a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a589997bbb24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23d1d1c5e04443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7791b4d9c1b34b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19658853aad74a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>