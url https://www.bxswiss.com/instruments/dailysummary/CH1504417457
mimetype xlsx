--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e919014f14b477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b35bdf3db404a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19658853aad74a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3533e5691f4747a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7791b4d9c1b34b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19658853aad74a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8aac891bb04383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3533e5691f4747a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>