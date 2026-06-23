--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b35bdf3db404a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c42fbca55d4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3533e5691f4747a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32f9e17806144ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8aac891bb04383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3533e5691f4747a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c629f80ab444ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32f9e17806144ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,335</x:t>
-[...286 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>3,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>