--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c42fbca55d4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bc172834054037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf32f9e17806144ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101a0c1e0a20485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c629f80ab444ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf32f9e17806144ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00b39966552436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101a0c1e0a20485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>2,287</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,089</x:t>
-[...11 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,185</x:t>
-[...151 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,628</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>2,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>