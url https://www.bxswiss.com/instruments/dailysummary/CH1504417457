--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bc172834054037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc635373b484e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R101a0c1e0a20485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6995428e731450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00b39966552436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R101a0c1e0a20485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431f45c4fb534dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6995428e731450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,045</x:t>
-[...566 lines deleted...]
-          <x:t>2,628</x:t>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>