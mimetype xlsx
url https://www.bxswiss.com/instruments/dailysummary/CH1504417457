--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc635373b484e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea693c53c2b4be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6995428e731450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfdde8b0d594512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R431f45c4fb534dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6995428e731450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395302e6ab9b400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfdde8b0d594512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,586</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,379</x:t>
-[...129 lines deleted...]
-          <x:t>2,387</x:t>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,761</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>