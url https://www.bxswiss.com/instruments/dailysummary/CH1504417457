--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea693c53c2b4be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc8da67c9d74493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfdde8b0d594512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca166da8d514119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395302e6ab9b400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfdde8b0d594512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50efae88b8f047a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca166da8d514119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,081</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,761</x:t>
-[...517 lines deleted...]
-          <x:t>2,601</x:t>
+          <x:t>2,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>