--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc8da67c9d74493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585288691df34bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca166da8d514119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a273c53f0744de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50efae88b8f047a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca166da8d514119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3aa5207ccd4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a273c53f0744de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,553</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,453</x:t>
-[...156 lines deleted...]
-          <x:t>2,203</x:t>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>2,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>