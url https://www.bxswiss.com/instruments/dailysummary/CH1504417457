--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585288691df34bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde16f7eafe97429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a273c53f0744de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5d10ad594348df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3aa5207ccd4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a273c53f0744de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42dbe2e9c1c4d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5d10ad594348df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,203</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,578</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,476</x:t>
-[...242 lines deleted...]
-          <x:t>1,939</x:t>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.09.2026</x:t>
-[...262 lines deleted...]
-          <x:t>2,285</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>