--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351285e731154f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a36b9ef63447c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76fff7ade56e4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef7d834af75475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6285fc65180c44e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76fff7ade56e4624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d1777b10574f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef7d834af75475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>