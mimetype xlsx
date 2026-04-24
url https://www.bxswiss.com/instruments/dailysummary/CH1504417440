--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a36b9ef63447c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4c968add044638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef7d834af75475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b5bb0786e647e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d1777b10574f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef7d834af75475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636daabc5bdb4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b5bb0786e647e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,164</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>