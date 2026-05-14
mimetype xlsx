--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4c968add044638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45affbfbbbe34b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b5bb0786e647e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6c749aa9a14d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636daabc5bdb4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b5bb0786e647e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc81f8e50b9c4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6c749aa9a14d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,320</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>