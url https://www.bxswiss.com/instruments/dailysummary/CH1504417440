--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45affbfbbbe34b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df36e05dd094099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6c749aa9a14d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cbc064a1d74b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc81f8e50b9c4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6c749aa9a14d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c26cb5ca65845a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cbc064a1d74b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>