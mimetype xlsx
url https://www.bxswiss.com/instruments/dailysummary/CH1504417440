--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df36e05dd094099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb754e8a1ba499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cbc064a1d74b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1da53dfe9d4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c26cb5ca65845a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cbc064a1d74b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0184bef4c44d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1da53dfe9d4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,935</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>1,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,513</x:t>
-[...252 lines deleted...]
-          <x:t>2,196</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>