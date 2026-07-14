--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb754e8a1ba499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7a200a471b48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1da53dfe9d4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee149601ddc49c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0184bef4c44d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1da53dfe9d4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5e955f086942cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee149601ddc49c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,789</x:t>
-[...276 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,549</x:t>
-[...252 lines deleted...]
-          <x:t>1,343</x:t>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>