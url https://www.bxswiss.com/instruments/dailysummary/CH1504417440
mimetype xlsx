--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7a200a471b48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a38353d8315412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee149601ddc49c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71af73a32bc94e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5e955f086942cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee149601ddc49c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0caf2203a83c42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71af73a32bc94e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,139</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,987</x:t>
-[...16 lines deleted...]
-          <x:t>0,977</x:t>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...296 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>