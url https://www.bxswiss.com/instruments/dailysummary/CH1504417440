--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a38353d8315412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde202d71af9443c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71af73a32bc94e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e8e84e1d864abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0caf2203a83c42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71af73a32bc94e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca3c5c7070047ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e8e84e1d864abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,921</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...274 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>