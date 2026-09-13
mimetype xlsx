--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde202d71af9443c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d01fd8db844729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e8e84e1d864abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6800e44ab5459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca3c5c7070047ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e8e84e1d864abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f8feb1d6004f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6800e44ab5459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,592</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,693</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>