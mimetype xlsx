--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023c276579564807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7538da95b7be4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff64ff2290a4474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c6243a1f044e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cafa52f7ff4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff64ff2290a4474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f24746d687e4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c6243a1f044e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>7,086</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,074</x:t>
-[...38 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>7,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,998</x:t>
+          <x:t>7,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>7,098</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,070</x:t>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>