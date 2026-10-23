--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7538da95b7be4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ddb7ad05a804fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c6243a1f044e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea205e5cf514e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f24746d687e4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c6243a1f044e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3957737eee45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea205e5cf514e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,118</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,756</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>7,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>