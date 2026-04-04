--- v1 (2026-03-15)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff18ac3f9b784bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcb349c9420452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18d7fd776e54c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe3a50aa5e54db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0068fc7b172c42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18d7fd776e54c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746db2850bd94c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe3a50aa5e54db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>