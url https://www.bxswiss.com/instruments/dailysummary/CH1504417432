--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dcb349c9420452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438c720b6de14d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe3a50aa5e54db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05abbeb97e0d4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746db2850bd94c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe3a50aa5e54db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea202a5e8b64ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05abbeb97e0d4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,328</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,284</x:t>
-[...355 lines deleted...]
-          <x:t>2,954</x:t>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>