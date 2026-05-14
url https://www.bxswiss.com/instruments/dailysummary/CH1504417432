--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R438c720b6de14d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cf9bbffd844459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05abbeb97e0d4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4778ae9a2e134855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea202a5e8b64ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05abbeb97e0d4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f94d232ed64324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4778ae9a2e134855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>