--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07cf9bbffd844459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb821d1c390bd4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4778ae9a2e134855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13a6a4e565f495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f94d232ed64324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4778ae9a2e134855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde459605be554046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13a6a4e565f495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>