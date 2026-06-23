--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb821d1c390bd4976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf42627cd894629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf13a6a4e565f495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6b8c6ec6554718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde459605be554046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf13a6a4e565f495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383e7069785044a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6b8c6ec6554718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>