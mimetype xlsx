--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf42627cd894629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19ef2c82119402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6b8c6ec6554718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079935b6453a4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383e7069785044a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6b8c6ec6554718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d1cdfd267d4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079935b6453a4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>7,343</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>6,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,409</x:t>
-[...92 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>16.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,161</x:t>
-[...117 lines deleted...]
-          <x:t>6,857</x:t>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>