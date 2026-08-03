--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19ef2c82119402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5b67a73c534fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R079935b6453a4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47efdbe71fc24615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d1cdfd267d4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R079935b6453a4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaae8db95b584e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47efdbe71fc24615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,161</x:t>
-[...237 lines deleted...]
-          <x:t>6,165</x:t>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,988</x:t>
-[...274 lines deleted...]
-          <x:t>7,019</x:t>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>