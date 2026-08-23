--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5b67a73c534fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffcc366735748d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47efdbe71fc24615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da11a7a421e40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaae8db95b584e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47efdbe71fc24615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf791e7b2e0ba4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da11a7a421e40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>6,727</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,567</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>6,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,577</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>