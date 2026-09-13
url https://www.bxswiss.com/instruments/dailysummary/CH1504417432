--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ffcc366735748d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023c276579564807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da11a7a421e40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff64ff2290a4474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf791e7b2e0ba4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da11a7a421e40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cafa52f7ff4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff64ff2290a4474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>7,845</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,927</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>