--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4450d9517355497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204c44eebe7c4b87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb705d76ba29f49a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cbcab22ce9407f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e0ef2363914c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb705d76ba29f49a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3390d1e592a4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cbcab22ce9407f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,352</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,268</x:t>
-[...70 lines deleted...]
-          <x:t>1,268</x:t>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,246</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,138</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>