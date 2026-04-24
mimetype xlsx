--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204c44eebe7c4b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10690af0b01413e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cbcab22ce9407f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ef1b1c31134e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3390d1e592a4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cbcab22ce9407f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc702319d7f3e4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ef1b1c31134e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,956</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,888</x:t>
-[...355 lines deleted...]
-          <x:t>0,608</x:t>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>