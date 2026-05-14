--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10690af0b01413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b7f7c68eb64c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ef1b1c31134e25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbdd5494757c4e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc702319d7f3e4a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ef1b1c31134e25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110b0d18fc1b46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbdd5494757c4e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>