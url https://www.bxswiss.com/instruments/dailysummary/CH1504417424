--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b7f7c68eb64c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46291c0dfdfc4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbdd5494757c4e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c950b445e34668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110b0d18fc1b46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbdd5494757c4e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c7a1a5954b47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c950b445e34668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>