--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46291c0dfdfc4374" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddde50d45b214c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c950b445e34668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd5b6d01db6d4fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c7a1a5954b47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c950b445e34668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b61dcf0eb1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd5b6d01db6d4fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,543</x:t>
-[...549 lines deleted...]
-          <x:t>3,458</x:t>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>