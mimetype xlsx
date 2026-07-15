--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddde50d45b214c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a57810cc9fe40a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd5b6d01db6d4fbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667a7d66d2fe48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b61dcf0eb1408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd5b6d01db6d4fbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dac3d6354a54034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667a7d66d2fe48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>2,649</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...316 lines deleted...]
-          <x:t>2,611</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>