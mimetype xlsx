--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a57810cc9fe40a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6bbe4a7a74a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667a7d66d2fe48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050bd580479f4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dac3d6354a54034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667a7d66d2fe48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e623070e4747dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050bd580479f4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,980</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>2,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>2,568</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>2,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>