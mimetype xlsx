--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6bbe4a7a74a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e488b7aca3b42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R050bd580479f4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba77709444f4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e623070e4747dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R050bd580479f4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ea7e7693854a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba77709444f4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>2,668</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,872</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>2,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>