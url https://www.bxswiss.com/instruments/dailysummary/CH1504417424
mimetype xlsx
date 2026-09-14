--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e488b7aca3b42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d943c1879e4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba77709444f4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb09fafb8d34775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95ea7e7693854a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba77709444f4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aabdad815f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb09fafb8d34775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>2,358</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,306</x:t>
-[...382 lines deleted...]
-          <x:t>2,872</x:t>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>