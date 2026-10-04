--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d943c1879e4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79402b56bb24d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redb09fafb8d34775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0dc585a7d74c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aabdad815f41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redb09fafb8d34775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a019809b3274d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0dc585a7d74c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,950</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,866</x:t>
-[...48 lines deleted...]
-          <x:t>2,894</x:t>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>2,619</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>