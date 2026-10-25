--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79402b56bb24d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d870555b264850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0dc585a7d74c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5cd2c5bb3443d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a019809b3274d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0dc585a7d74c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab533f66233406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5cd2c5bb3443d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,770</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,738</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>23.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,014</x:t>
-[...198 lines deleted...]
-          <x:t>2,578</x:t>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>