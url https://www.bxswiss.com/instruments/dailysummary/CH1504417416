--- v1 (2026-02-21)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556cd99f34de429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ad4fc7a8564623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0411a8829bdd45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25bd6efd70a4e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1c791f96e3433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0411a8829bdd45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063269c38bd8462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25bd6efd70a4e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>