--- v2 (2026-04-05)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ad4fc7a8564623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6e0956667d4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25bd6efd70a4e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d18c7f80504513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063269c38bd8462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25bd6efd70a4e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057852659db14ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d18c7f80504513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>