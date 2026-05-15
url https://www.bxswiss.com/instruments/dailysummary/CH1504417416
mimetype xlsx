--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6e0956667d4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668450df640747f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d18c7f80504513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49a4f4054a44d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057852659db14ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d18c7f80504513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445b96a7b1974db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49a4f4054a44d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>