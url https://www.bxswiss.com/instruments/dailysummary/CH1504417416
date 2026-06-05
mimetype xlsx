--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668450df640747f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b386a1a309a4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49a4f4054a44d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb8ed563d61443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445b96a7b1974db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49a4f4054a44d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533948dc22d54db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb8ed563d61443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>