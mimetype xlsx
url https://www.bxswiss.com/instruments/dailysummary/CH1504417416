--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b386a1a309a4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2c00edc14c4376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb8ed563d61443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcb82a899f04394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R533948dc22d54db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb8ed563d61443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae61422f40d942d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcb82a899f04394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,591</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>