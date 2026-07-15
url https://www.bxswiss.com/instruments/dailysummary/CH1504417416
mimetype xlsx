--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2c00edc14c4376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1422741d0f564969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcb82a899f04394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981210bf6664469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae61422f40d942d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcb82a899f04394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14907479ca2b46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981210bf6664469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,761</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,223</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,351</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,183</x:t>
-[...274 lines deleted...]
-          <x:t>1,359</x:t>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>