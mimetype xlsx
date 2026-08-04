--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1422741d0f564969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477cc14ca2bb4670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981210bf6664469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ac5d19d46c4f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14907479ca2b46ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981210bf6664469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7cfd144c604680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ac5d19d46c4f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,229</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,183</x:t>
-[...65 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,247</x:t>
-[...306 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>