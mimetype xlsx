--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477cc14ca2bb4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05366c36e8614def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ac5d19d46c4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7eaf6d9ab64dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7cfd144c604680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ac5d19d46c4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb57ac41cbc94405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7eaf6d9ab64dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,401</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...458 lines deleted...]
-          <x:t>1,167</x:t>
+          <x:t>1,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>