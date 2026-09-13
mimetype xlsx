--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05366c36e8614def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bd307713ab4e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7eaf6d9ab64dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ef8a628a044621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb57ac41cbc94405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7eaf6d9ab64dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773ad705e3b64f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ef8a628a044621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,883</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,865</x:t>
-[...340 lines deleted...]
-          <x:t>1,404</x:t>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,332</x:t>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>