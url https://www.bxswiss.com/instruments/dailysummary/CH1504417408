--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0cb6d853dd44ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e40c014fbf42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd27b305770da4318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37f55cfb5624690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f6dbbbbfea46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd27b305770da4318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2898541ba82045bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37f55cfb5624690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>