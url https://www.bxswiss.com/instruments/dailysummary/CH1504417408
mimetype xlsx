--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e40c014fbf42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd612cca3136e4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37f55cfb5624690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af26fd3e3b94280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2898541ba82045bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37f55cfb5624690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4cb21a682694b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af26fd3e3b94280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,140</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,026</x:t>
-[...65 lines deleted...]
-          <x:t>1,088</x:t>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...301 lines deleted...]
-          <x:t>0,694</x:t>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>