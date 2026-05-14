--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd612cca3136e4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a333584bd944bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af26fd3e3b94280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe912bc198f403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4cb21a682694b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af26fd3e3b94280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b25249b4ea460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe912bc198f403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,706</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,694</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>1,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,350</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>