--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a333584bd944bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d755db2a21a4b84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe912bc198f403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5173a151254ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b25249b4ea460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe912bc198f403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5fb5ee57df4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5173a151254ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>