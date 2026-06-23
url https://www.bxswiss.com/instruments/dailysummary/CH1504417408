--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d755db2a21a4b84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8f2afdb8c7454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5173a151254ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5270965cf2a1401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5fb5ee57df4bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5173a151254ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8b563378884013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5270965cf2a1401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,933</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,889</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>3,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,413</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>