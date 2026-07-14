--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8f2afdb8c7454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2066a625578c4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5270965cf2a1401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10e4537af66481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8b563378884013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5270965cf2a1401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1f8eb1885a4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10e4537af66481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,874</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,106</x:t>
-[...171 lines deleted...]
-          <x:t>3,084</x:t>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>