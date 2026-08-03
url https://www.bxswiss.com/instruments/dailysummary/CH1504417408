--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2066a625578c4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36337120d4624c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10e4537af66481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ad01913a894732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1f8eb1885a4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10e4537af66481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77cc33b3eede44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ad01913a894732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,106</x:t>
-[...232 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,816</x:t>
-[...333 lines deleted...]
-          <x:t>3,104</x:t>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>