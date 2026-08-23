--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36337120d4624c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d706e548dfc4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ad01913a894732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6626e55968e146ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77cc33b3eede44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ad01913a894732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d8cff8febf417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6626e55968e146ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,212</x:t>
-[...333 lines deleted...]
-          <x:t>2,203</x:t>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>