--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d706e548dfc4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa915b91f17470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6626e55968e146ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a88727fbebe4662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d8cff8febf417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6626e55968e146ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra534ce04bbdc4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a88727fbebe4662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,834</x:t>
-[...603 lines deleted...]
-          <x:t>3,150</x:t>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>