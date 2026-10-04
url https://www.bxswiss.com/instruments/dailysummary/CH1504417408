--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffa915b91f17470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabe35f424e24949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a88727fbebe4662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910d6d13f6274453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra534ce04bbdc4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a88727fbebe4662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2a5be991cb4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910d6d13f6274453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,030</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,914</x:t>
-[...11 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,246</x:t>
-[...360 lines deleted...]
-          <x:t>2,909</x:t>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>