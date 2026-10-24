--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabe35f424e24949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8697f06066f247d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910d6d13f6274453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R939d722b399548a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf2a5be991cb4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910d6d13f6274453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63b275019b441f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R939d722b399548a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,360</x:t>
-[...124 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,828</x:t>
-[...4 lines deleted...]
-          <x:t>2,476</x:t>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>29.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,886</x:t>
-[...90 lines deleted...]
-          <x:t>2,882</x:t>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>