--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b188520d5a1437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b31162c75ab4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b4d9baa21b84643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb349a1e8344f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5f3b3f8abb4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b4d9baa21b84643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a5e79c94414250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb349a1e8344f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,920</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,814</x:t>
-[...33 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...26 lines deleted...]
-          <x:t>0,678</x:t>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,622</x:t>
-[...75 lines deleted...]
-          <x:t>0,548</x:t>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...117 lines deleted...]
-          <x:t>0,476</x:t>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>