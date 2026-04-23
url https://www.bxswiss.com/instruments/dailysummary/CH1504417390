--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b31162c75ab4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42aad2ef35114773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb349a1e8344f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc087b49687194dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a5e79c94414250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb349a1e8344f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9ff07fc5a0455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc087b49687194dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,568</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>