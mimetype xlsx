--- v4 (2026-04-23)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42aad2ef35114773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0580850eba0d46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc087b49687194dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faccd4c1bf14d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9ff07fc5a0455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc087b49687194dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27badd3722b441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faccd4c1bf14d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1,056</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>