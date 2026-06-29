--- v5 (2026-06-03)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0580850eba0d46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fd7a44dae54a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0faccd4c1bf14d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18a13d76435450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27badd3722b441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0faccd4c1bf14d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfd690a3b1a4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18a13d76435450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>2,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>