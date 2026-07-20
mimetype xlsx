--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fd7a44dae54a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d76e000c4cb4529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18a13d76435450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra559805588e2455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cfd690a3b1a4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18a13d76435450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97faeb5f0ccf4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra559805588e2455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,691</x:t>
-[...360 lines deleted...]
-          <x:t>1,369</x:t>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>