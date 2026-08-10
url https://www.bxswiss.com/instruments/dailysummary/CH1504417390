--- v7 (2026-07-20)
+++ v8 (2026-08-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d76e000c4cb4529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ddc300199946e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra559805588e2455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792c46d3badb4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97faeb5f0ccf4f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra559805588e2455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9a9e1c197f4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792c46d3badb4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,561</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,489</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>1,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,772</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>