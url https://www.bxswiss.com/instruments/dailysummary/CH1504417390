--- v8 (2026-08-10)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ddc300199946e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7f4d2c1486463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792c46d3badb4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c9548caf5541a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9a9e1c197f4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792c46d3badb4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3980415434964e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c9548caf5541a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,790</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,634</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>2,429</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>