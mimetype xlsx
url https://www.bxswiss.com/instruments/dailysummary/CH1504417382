--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d60be2284a14d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaa905c7cd84ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299e3fb30a65488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf155dc22f3d84747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf939d27dbc554d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299e3fb30a65488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9299a7499401461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf155dc22f3d84747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>8,220</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,126</x:t>
-[...48 lines deleted...]
-          <x:t>7,598</x:t>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,886</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>7,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>