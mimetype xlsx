--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aaa905c7cd84ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a743289ec2d4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf155dc22f3d84747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229167a8baf943a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9299a7499401461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf155dc22f3d84747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaa403016f0d4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229167a8baf943a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,752</x:t>
-[...630 lines deleted...]
-          <x:t>7,886</x:t>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>