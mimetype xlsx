--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a571c9c5be43e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130bfbf7adc346dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991fa4f935f44524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdebecfb21446da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31476b0979c4022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991fa4f935f44524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9139bcfa05b9411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdebecfb21446da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>