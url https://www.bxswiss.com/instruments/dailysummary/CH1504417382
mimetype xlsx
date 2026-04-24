--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R130bfbf7adc346dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1054eb7d1854577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdebecfb21446da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbcbfba8ccb4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9139bcfa05b9411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdebecfb21446da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e758bc9193e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbcbfba8ccb4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>3,288</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>