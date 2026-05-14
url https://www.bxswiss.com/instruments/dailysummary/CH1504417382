--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1054eb7d1854577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bad9828d91d42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dbcbfba8ccb4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff68e70510124888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e758bc9193e450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dbcbfba8ccb4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa96061a7f0a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff68e70510124888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>