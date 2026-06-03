--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bad9828d91d42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3552262c5ec5476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff68e70510124888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30afabebc9514493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa96061a7f0a49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff68e70510124888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95f2c121c7c437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30afabebc9514493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>