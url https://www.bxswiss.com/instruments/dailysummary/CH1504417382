--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3552262c5ec5476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37502f6679743f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30afabebc9514493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6380be73354b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95f2c121c7c437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30afabebc9514493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db771688cb64f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6380be73354b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,005</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>7,953</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>