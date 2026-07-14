--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37502f6679743f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aca0c24c82e493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc6380be73354b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e4d3f4c4ae4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db771688cb64f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc6380be73354b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59624d9e2ee41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e4d3f4c4ae4543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,237</x:t>
-[...112 lines deleted...]
-          <x:t>6,633</x:t>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,491</x:t>
-[...63 lines deleted...]
-          <x:t>7,359</x:t>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>