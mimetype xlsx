--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aca0c24c82e493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68995a3595ea4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e4d3f4c4ae4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ced91b67ea4bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59624d9e2ee41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e4d3f4c4ae4543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7aee6b0ccdf4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ced91b67ea4bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,633</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>7,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,355</x:t>
-[...21 lines deleted...]
-          <x:t>7,241</x:t>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>7,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>6,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,705</x:t>
-[...65 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,687</x:t>
-[...306 lines deleted...]
-          <x:t>7,535</x:t>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>