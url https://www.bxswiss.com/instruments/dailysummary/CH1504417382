--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68995a3595ea4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fa0ca4967e4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3ced91b67ea4bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8047232c3885471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7aee6b0ccdf4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3ced91b67ea4bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6474187a9040ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8047232c3885471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,145</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,091</x:t>
-[...254 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,145</x:t>
-[...279 lines deleted...]
-          <x:t>6,569</x:t>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>