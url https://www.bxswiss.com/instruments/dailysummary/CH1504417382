--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fa0ca4967e4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d60be2284a14d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8047232c3885471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R299e3fb30a65488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6474187a9040ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8047232c3885471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf939d27dbc554d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R299e3fb30a65488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,377</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>8,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,399</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>