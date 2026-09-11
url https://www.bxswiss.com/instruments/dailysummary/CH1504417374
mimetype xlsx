--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a654182c2948cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b56b59940004c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df639518a424832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b160e231ef4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a443c1691b4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df639518a424832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8c743d53df498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b160e231ef4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,935</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>