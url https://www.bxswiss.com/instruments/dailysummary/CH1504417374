--- v10 (2026-09-11)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b56b59940004c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45223268c92e4bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25b160e231ef4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90287f1d13944046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d8c743d53df498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25b160e231ef4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad1aa7149d042a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90287f1d13944046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,512</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,440</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>3,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,066</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>