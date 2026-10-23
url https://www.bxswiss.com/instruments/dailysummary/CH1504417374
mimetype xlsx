--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45223268c92e4bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbedb03f0382d4fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90287f1d13944046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8887c3f3bb4388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad1aa7149d042a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90287f1d13944046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f76d486bd904491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8887c3f3bb4388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,312</x:t>
-[...43 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>3,262</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>2,772</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,828</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>3,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>