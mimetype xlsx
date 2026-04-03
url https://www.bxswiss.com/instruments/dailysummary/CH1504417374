--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aab6b8ca63e44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cba0fb52254c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d80c0fec4249dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde918ed5e6c462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cc686f1ca84436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d80c0fec4249dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d002fc6ff9f4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde918ed5e6c462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>