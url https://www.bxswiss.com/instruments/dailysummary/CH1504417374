--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cba0fb52254c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06bb67b3c214d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde918ed5e6c462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c801828f0e48e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d002fc6ff9f4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde918ed5e6c462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd685bd68a9894adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c801828f0e48e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,576</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>0,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>