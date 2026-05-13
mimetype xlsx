--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06bb67b3c214d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2331b08745ca4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c801828f0e48e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54e21dc9dd943e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd685bd68a9894adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c801828f0e48e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49395f515044d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54e21dc9dd943e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>