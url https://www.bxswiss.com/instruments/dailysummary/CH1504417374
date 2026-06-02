--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2331b08745ca4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518292573cf349e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54e21dc9dd943e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff04ffda03a944ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49395f515044d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54e21dc9dd943e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefa73da4e6047e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff04ffda03a944ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>