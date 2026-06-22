--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518292573cf349e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734cfa6cb2c413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff04ffda03a944ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed24d8903cb448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbefa73da4e6047e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff04ffda03a944ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434ab4b2e1e9433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed24d8903cb448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,623</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,327</x:t>
-[...161 lines deleted...]
-          <x:t>3,661</x:t>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>3,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>