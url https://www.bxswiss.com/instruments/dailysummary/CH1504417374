--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf734cfa6cb2c413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08a2784e0f140f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ed24d8903cb448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfebe4e30db40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434ab4b2e1e9433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ed24d8903cb448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e771a62686343d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfebe4e30db40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,661</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>3,418</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,330</x:t>
-[...48 lines deleted...]
-          <x:t>2,709</x:t>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>3,486</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,336</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>