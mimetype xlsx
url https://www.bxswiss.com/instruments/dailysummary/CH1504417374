--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08a2784e0f140f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2836133b50924a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfebe4e30db40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469a182103414cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e771a62686343d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfebe4e30db40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecef13db7af43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469a182103414cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,348</x:t>
-[...549 lines deleted...]
-          <x:t>3,395</x:t>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>