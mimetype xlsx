--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2836133b50924a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69a654182c2948cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469a182103414cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df639518a424832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ecef13db7af43dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469a182103414cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50a443c1691b4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df639518a424832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,168</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,150</x:t>
-[...517 lines deleted...]
-          <x:t>2,444</x:t>
+          <x:t>3,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>