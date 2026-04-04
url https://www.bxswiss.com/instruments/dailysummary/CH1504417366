--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re961244c548c41d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab422dd54143cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd7f869d11c4a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb62ed4a11241ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e5a4b04e47418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd7f869d11c4a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af0c1ca272c4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb62ed4a11241ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,922</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,848</x:t>
-[...38 lines deleted...]
-          <x:t>0,778</x:t>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,658</x:t>
-[...48 lines deleted...]
-          <x:t>0,852</x:t>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,636</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>