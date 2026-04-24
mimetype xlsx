--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ab422dd54143cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b9d60c0c65450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb62ed4a11241ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448f52f76bb34367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af0c1ca272c4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb62ed4a11241ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4ef703ebab4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448f52f76bb34367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,542</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,398</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>