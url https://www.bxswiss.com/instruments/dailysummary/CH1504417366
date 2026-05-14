--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b9d60c0c65450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc08f68e00b4829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448f52f76bb34367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcd21ae987840fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4ef703ebab4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448f52f76bb34367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d85dc2f698e47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcd21ae987840fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>