--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc08f68e00b4829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7b27b180a14db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcd21ae987840fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8872ac65474c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d85dc2f698e47e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcd21ae987840fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3b8eb16c034c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8872ac65474c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>1,659</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,637</x:t>
-[...139 lines deleted...]
-          <x:t>2,243</x:t>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>