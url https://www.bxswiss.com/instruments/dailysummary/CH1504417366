--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7b27b180a14db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab9a96610cc04c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8872ac65474c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302c7cd5a20f4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3b8eb16c034c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8872ac65474c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf868f94c939e42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302c7cd5a20f4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...554 lines deleted...]
-          <x:t>1,553</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>2,114</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>