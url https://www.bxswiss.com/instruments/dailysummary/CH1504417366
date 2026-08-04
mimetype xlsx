--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab9a96610cc04c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a49fc1f1594751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302c7cd5a20f4896"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf80f6f40a14d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf868f94c939e42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302c7cd5a20f4896" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1904b0184e7d41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf80f6f40a14d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,242</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,100</x:t>
-[...438 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>2,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,058</x:t>
-[...36 lines deleted...]
-          <x:t>1,964</x:t>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>