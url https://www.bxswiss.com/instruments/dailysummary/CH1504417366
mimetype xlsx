--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a49fc1f1594751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04392b4e25d74eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf80f6f40a14d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98614b1a4fb5469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1904b0184e7d41c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf80f6f40a14d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42e9b3631d345bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98614b1a4fb5469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>