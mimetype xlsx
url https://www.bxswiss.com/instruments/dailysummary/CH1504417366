--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04392b4e25d74eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6915879424d7411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98614b1a4fb5469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf568bafd66054b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42e9b3631d345bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98614b1a4fb5469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b15245dfb1a4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf568bafd66054b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
-[...360 lines deleted...]
-          <x:t>1,953</x:t>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>