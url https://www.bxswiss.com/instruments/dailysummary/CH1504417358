--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c7b583d094ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3863399d748f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24033cf8de9847f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb6e542f72d4ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5a156442054440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24033cf8de9847f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754e81c23b034480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb6e542f72d4ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>