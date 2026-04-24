--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3863399d748f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b7a461e5934bd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb6e542f72d4ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8eebc9c37a4173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754e81c23b034480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb6e542f72d4ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae99797ce5247d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8eebc9c37a4173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,722</x:t>
-[...576 lines deleted...]
-          <x:t>0,896</x:t>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>