--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77b7a461e5934bd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d0faaa9df249df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8eebc9c37a4173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22d7aaeddb54da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae99797ce5247d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8eebc9c37a4173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c3478b83c34f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22d7aaeddb54da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>