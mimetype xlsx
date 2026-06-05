--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d0faaa9df249df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re926b6add2d64a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22d7aaeddb54da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7bf82326ce94b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c3478b83c34f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22d7aaeddb54da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2242d0248194c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7bf82326ce94b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>