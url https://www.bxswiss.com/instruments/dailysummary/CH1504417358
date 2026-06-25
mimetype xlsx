--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re926b6add2d64a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d2831cc40b44d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7bf82326ce94b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0db01320b54cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2242d0248194c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7bf82326ce94b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efb508987564f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0db01320b54cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>3,871</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,899</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>4,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>