--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d2831cc40b44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade33ff6e0fa4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a0db01320b54cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9798ded72ae4fe0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2efb508987564f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a0db01320b54cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0de753613f1406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9798ded72ae4fe0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,676</x:t>
-[...16 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>3,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>