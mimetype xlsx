--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade33ff6e0fa4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3126c0429944e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9798ded72ae4fe0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03e3115c5dd4877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0de753613f1406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9798ded72ae4fe0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c93033be8743ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03e3115c5dd4877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,548</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...478 lines deleted...]
-          <x:t>3,615</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>