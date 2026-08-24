--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3126c0429944e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba1f0bc11904b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03e3115c5dd4877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2bdba712c04629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c93033be8743ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03e3115c5dd4877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3288f68305a4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2bdba712c04629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>