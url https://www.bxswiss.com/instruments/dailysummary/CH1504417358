--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba1f0bc11904b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cccfb1546b42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2bdba712c04629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4539d2a15cab49c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3288f68305a4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2bdba712c04629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85b42b2ca7646b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4539d2a15cab49c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>