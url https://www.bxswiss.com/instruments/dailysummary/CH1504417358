--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cccfb1546b42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec39dd466b644f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4539d2a15cab49c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2992708fe32947fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85b42b2ca7646b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4539d2a15cab49c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97d7d453b364464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2992708fe32947fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,752</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,984</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>