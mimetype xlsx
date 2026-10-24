--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec39dd466b644f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfecb4ff5901a4e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2992708fe32947fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140bfc758de34870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97d7d453b364464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2992708fe32947fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0e1b37ce7f4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140bfc758de34870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,639</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>3,341</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>