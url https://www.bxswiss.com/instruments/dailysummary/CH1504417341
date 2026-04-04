--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc96397e54934e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a3c2722e8f4654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6edca246d24079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1bd00995724f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434a27ecd07b4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6edca246d24079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6143d548914f4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1bd00995724f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>