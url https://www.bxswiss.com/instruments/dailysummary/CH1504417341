--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a3c2722e8f4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c75a6198b1c43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1bd00995724f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c3e9ab4c3f4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6143d548914f4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1bd00995724f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d459b6219f4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c3e9ab4c3f4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,468</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,346</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>