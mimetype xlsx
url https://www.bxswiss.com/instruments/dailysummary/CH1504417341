--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c75a6198b1c43ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3862092607443d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21c3e9ab4c3f4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0430457af6c44f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25d459b6219f4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21c3e9ab4c3f4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da8670917dc4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0430457af6c44f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>