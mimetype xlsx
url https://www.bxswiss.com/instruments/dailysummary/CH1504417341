--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3862092607443d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a334a09fc834a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0430457af6c44f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7fe9f7a8e14975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da8670917dc4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0430457af6c44f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50accf3b3ec4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7fe9f7a8e14975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>