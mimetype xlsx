--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a334a09fc834a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfff39c006924d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a7fe9f7a8e14975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra666e53cf917465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50accf3b3ec4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a7fe9f7a8e14975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ab77b8b39d415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra666e53cf917465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>