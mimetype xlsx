--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfff39c006924d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0461aa351174403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra666e53cf917465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd753d3bf0fc74a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ab77b8b39d415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra666e53cf917465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55381ff20909436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd753d3bf0fc74a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,859</x:t>
-[...237 lines deleted...]
-          <x:t>1,879</x:t>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,819</x:t>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>