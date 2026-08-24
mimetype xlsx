--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0461aa351174403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e2ed6882cf43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd753d3bf0fc74a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a11a21359b84a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55381ff20909436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd753d3bf0fc74a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4be18ee2c948e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a11a21359b84a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...581 lines deleted...]
-          <x:t>2,028</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>