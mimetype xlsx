--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e2ed6882cf43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2707a9c9adfa4bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a11a21359b84a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca2d60eb22424456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4be18ee2c948e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a11a21359b84a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab23050b3984e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca2d60eb22424456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,809</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>