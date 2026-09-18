--- v8 (2026-08-29)
+++ v9 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4f43d490d54cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4435f9648ff4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9f5d57f1bf4425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885bd515113a4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2d594b32124bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9f5d57f1bf4425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15fcc3d0e5ed41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885bd515113a4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>