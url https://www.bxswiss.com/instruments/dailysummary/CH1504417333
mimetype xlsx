--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4435f9648ff4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe09379481a41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885bd515113a4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb341c55ee74344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15fcc3d0e5ed41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885bd515113a4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f9d899b01849fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb341c55ee74344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>8,543</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,497</x:t>
-[...38 lines deleted...]
-          <x:t>8,397</x:t>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,071</x:t>
-[...355 lines deleted...]
-          <x:t>7,944</x:t>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>