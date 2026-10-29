--- v10 (2026-10-08)
+++ v11 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfe09379481a41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc7cbebf6d54a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb341c55ee74344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1a97a61cb31484d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f9d899b01849fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb341c55ee74344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e6dcb5086c64ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1a97a61cb31484d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,097</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,801</x:t>
-[...48 lines deleted...]
-          <x:t>8,202</x:t>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,852</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>8,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,872</x:t>
-[...139 lines deleted...]
-          <x:t>8,813</x:t>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>