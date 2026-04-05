--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936f9b686ae54552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a39166ccf747ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d555aef106443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4da7bbfe6844173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0033088a9004039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d555aef106443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedcf06d3ee44f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4da7bbfe6844173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>4,764</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,606</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,434</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>