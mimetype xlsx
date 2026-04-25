--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a39166ccf747ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ad040daf9b47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4da7bbfe6844173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde083354ad141d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcedcf06d3ee44f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4da7bbfe6844173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b4c08b0e724faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde083354ad141d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,098</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>3,642</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>