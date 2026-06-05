--- v4 (2026-04-25)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ad040daf9b47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d2a76c4832488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde083354ad141d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaf6ba926cb4cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b4c08b0e724faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde083354ad141d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62c96902df4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaf6ba926cb4cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>5,878</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>