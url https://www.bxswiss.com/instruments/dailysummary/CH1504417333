--- v5 (2026-06-05)
+++ v6 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d2a76c4832488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7569b15f7d9140cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaf6ba926cb4cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ddb211f1fc4a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c62c96902df4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaf6ba926cb4cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b15e0de4b94cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ddb211f1fc4a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,473</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,855</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,967</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>8,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>