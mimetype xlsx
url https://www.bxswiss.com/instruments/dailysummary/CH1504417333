--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7569b15f7d9140cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a64c3a43004177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ddb211f1fc4a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab6cd90395b4ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b15e0de4b94cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ddb211f1fc4a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7176f51c6c314a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab6cd90395b4ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>8,223</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>7,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,857</x:t>
-[...274 lines deleted...]
-          <x:t>7,269</x:t>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>