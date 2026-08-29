--- v7 (2026-07-20)
+++ v8 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a64c3a43004177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4f43d490d54cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab6cd90395b4ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9f5d57f1bf4425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7176f51c6c314a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab6cd90395b4ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2d594b32124bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9f5d57f1bf4425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,363</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,283</x:t>
-[...490 lines deleted...]
-          <x:t>7,595</x:t>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>