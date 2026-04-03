--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f80be59913461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d1e0a0949f4ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975ed2bd48c849ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6428a8160c41db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c1836c45ab4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975ed2bd48c849ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb69ab2bcf24181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6428a8160c41db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>