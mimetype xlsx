--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d1e0a0949f4ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7024c5d3b1c4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b6428a8160c41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c726e6f81145de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb69ab2bcf24181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b6428a8160c41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f159ebf81d417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c726e6f81145de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,774</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,682</x:t>
-[...92 lines deleted...]
-          <x:t>1,442</x:t>
+          <x:t>1,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,340</x:t>
-[...490 lines deleted...]
-          <x:t>1,012</x:t>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>