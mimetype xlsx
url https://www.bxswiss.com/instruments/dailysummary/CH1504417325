--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7024c5d3b1c4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479fc844a0974397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c726e6f81145de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7c28ab5c704cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47f159ebf81d417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c726e6f81145de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbeb2f38a1e4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7c28ab5c704cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>