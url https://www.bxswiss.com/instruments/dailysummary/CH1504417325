--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479fc844a0974397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78bffb6dfab466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7c28ab5c704cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8024dda9374cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbeb2f38a1e4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7c28ab5c704cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fb54b680c143ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8024dda9374cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>