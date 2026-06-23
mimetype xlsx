--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78bffb6dfab466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9827306626b4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8024dda9374cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ee565c0c8e49d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2fb54b680c143ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8024dda9374cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5979e6fa2cf4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ee565c0c8e49d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,631</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>4,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>