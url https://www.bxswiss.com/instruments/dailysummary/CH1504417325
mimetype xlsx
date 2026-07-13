--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9827306626b4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6625b0052d466f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ee565c0c8e49d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bee48c970de4316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5979e6fa2cf4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ee565c0c8e49d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc735df5acf4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bee48c970de4316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,618</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,606</x:t>
-[...274 lines deleted...]
-          <x:t>3,869</x:t>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>