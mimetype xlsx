--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b6625b0052d466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203e6b0ed19945c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bee48c970de4316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753005e258dd4733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc735df5acf4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bee48c970de4316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a79a01acc0441b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753005e258dd4733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,582</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,098</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>3,953</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>