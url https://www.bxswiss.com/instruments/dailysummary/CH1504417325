--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R203e6b0ed19945c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619f94516c5e4ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753005e258dd4733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92480a1830a415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a79a01acc0441b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753005e258dd4733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reebf52ad21b544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92480a1830a415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,707</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,689</x:t>
-[...517 lines deleted...]
-          <x:t>2,962</x:t>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>