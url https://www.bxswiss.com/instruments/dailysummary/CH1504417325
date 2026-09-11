--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619f94516c5e4ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd865bf7df8614681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92480a1830a415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6b07253a3244ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reebf52ad21b544b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92480a1830a415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf75fa38e48746d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6b07253a3244ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>4,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>