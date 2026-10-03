--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd865bf7df8614681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b80c8c6a9654afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6b07253a3244ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a7831395514100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf75fa38e48746d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6b07253a3244ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80055e62780641a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a7831395514100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,545</x:t>
-[...468 lines deleted...]
-          <x:t>3,840</x:t>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>