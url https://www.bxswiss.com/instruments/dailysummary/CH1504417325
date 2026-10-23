--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b80c8c6a9654afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re703f9af3c9847a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a7831395514100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db7f9960fee4a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80055e62780641a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a7831395514100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra29c506fc7f34aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db7f9960fee4a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,799</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,773</x:t>
-[...394 lines deleted...]
-          <x:t>3,683</x:t>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,565</x:t>
-[...166 lines deleted...]
-          <x:t>3,863</x:t>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>